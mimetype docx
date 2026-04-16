--- v0 (2025-12-31)
+++ v1 (2026-04-16)
@@ -1,9671 +1,10645 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="10A17FD9" w14:textId="77777777" w:rsidR="004C47FB" w:rsidRPr="008F55CE" w:rsidRDefault="004C47FB" w:rsidP="004C47FB">
-[...30 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:bookmarkStart w:id="0" w:name="_Hlk206581930"/>
+    <w:bookmarkStart w:id="1" w:name="_Hlk206581945"/>
+    <w:p w14:paraId="4FC6189C" w14:textId="0B6C990E" w:rsidR="00D16E13" w:rsidRDefault="00775187" w:rsidP="00DF4822">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F55CE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00775187">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:noProof/>
+          <w:color w:val="007DB7"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="503308776" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="15557781" wp14:editId="1354C0C9">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>-114300</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>257174</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="6042660" cy="56833"/>
+                <wp:effectExtent l="0" t="0" r="0" b="635"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1614719942" name="Rectangle 80"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="6042660" cy="56833"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="4376B3"/>
+                        </a:solidFill>
+                        <a:ln>
+                          <a:noFill/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="2">
+                          <a:schemeClr val="accent1">
+                            <a:shade val="15000"/>
+                          </a:schemeClr>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="lt1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:rect w14:anchorId="0BFAE08D" id="Rectangle 80" o:spid="_x0000_s1026" style="position:absolute;margin-left:-9pt;margin-top:20.25pt;width:475.8pt;height:4.5pt;z-index:503308776;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDZyNyufgIAAF4FAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r3bSNO2COkXWosOA&#10;og3WDj0rshQbkEWNUuJkXz9KdpyuLXYYdpElkXwknx91ebVrDNsq9DXYgo9Ocs6UlVDWdl3wH0+3&#10;ny4480HYUhiwquB75fnV/OOHy9bN1BgqMKVCRiDWz1pX8CoEN8syLyvVCH8CTlkyasBGBDriOitR&#10;tITemGyc59OsBSwdglTe0+1NZ+TzhK+1kuFBa68CMwWn2kJaMa2ruGbzSzFbo3BVLfsyxD9U0Yja&#10;UtIB6kYEwTZYv4FqaongQYcTCU0GWtdSpR6om1H+qpvHSjiVeiFyvBto8v8PVt5vH90SiYbW+Zmn&#10;bexip7GJX6qP7RJZ+4EstQtM0uU0n4ynU+JUku1senF6GsnMjsEOffiqoGFxU3Ckf5EoEts7HzrX&#10;g0vM5cHU5W1tTDrgenVtkG0F/bfJ6fn0ywH9Dzdjo7OFGNYhxpvs2Erahb1R0c/Y70qzuqTix6mS&#10;pDI15BFSKhtGnakSperSj87yPAmFehsiUqcJMCJryj9g9wBRwW+xuyp7/xiqkkiH4PxvhXXBQ0TK&#10;DDYMwU1tAd8DMNRVn7nzP5DUURNZWkG5XyJD6EbEO3lb03+7Ez4sBdJM0J+mOQ8PtGgDbcGh33FW&#10;Af567z76k1TJyllLM1Zw/3MjUHFmvlkS8efRZBKHMh0mZ+djOuBLy+qlxW6aayA5jOhFcTJto38w&#10;h61GaJ7pOVjErGQSVlLugsuAh8N16GafHhSpFovkRoPoRLizj05G8Mhq1OXT7lmg68UbSPX3cJhH&#10;MXul4c43RlpYbALoOgn8yGvPNw1xEk7/4MRX4uU5eR2fxflvAAAA//8DAFBLAwQUAAYACAAAACEA&#10;As596+IAAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE75X4B2uRuLVOCamaEKdqQaAe&#10;OECKEMdtvCQpsR3Fbhv4epYTHGdnNPsmX42mEycafOusgvksAkG2crq1tYLX3cN0CcIHtBo7Z0nB&#10;F3lYFReTHDPtzvaFTmWoBZdYn6GCJoQ+k9JXDRn0M9eTZe/DDQYDy6GWesAzl5tOXkfRQhpsLX9o&#10;sKe7hqrP8mgUPON7+Xh4ig+b1G21/F7vkrfNvVJXl+P6FkSgMfyF4Ref0aFgpr07Wu1Fp2A6X/KW&#10;oOAmSkBwII3jBYg9H9IEZJHL/wuKHwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAA&#10;EwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDZyNyu&#10;fgIAAF4FAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAC&#10;zn3r4gAAAAkBAAAPAAAAAAAAAAAAAAAAANgEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADz&#10;AAAA5wUAAAAA&#10;" fillcolor="#4376b3" stroked="f" strokeweight="2pt"/>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DE227BF" w14:textId="3EACBFD9" w:rsidR="009E31D2" w:rsidRDefault="002E22ED" w:rsidP="00DF4822">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:drawing>
-[...40 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="503305704" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="55C4A61B" wp14:editId="261AC05D">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="margin">
+                  <wp:align>right</wp:align>
+                </wp:positionH>
+                <wp:positionV relativeFrom="margin">
+                  <wp:posOffset>314325</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="6042660" cy="2138045"/>
+                <wp:effectExtent l="0" t="0" r="15240" b="14605"/>
+                <wp:wrapSquare wrapText="bothSides"/>
+                <wp:docPr id="1058898359" name="Text Box 82"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="6042660" cy="2138363"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="6096">
+                          <a:noFill/>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                        <a:extLst>
+                          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                              <a:solidFill>
+                                <a:srgbClr val="FFFFFF"/>
+                              </a:solidFill>
+                            </a14:hiddenFill>
+                          </a:ext>
+                        </a:extLst>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="6C8A226A" w14:textId="77777777" w:rsidR="00D16E13" w:rsidRDefault="00D16E13" w:rsidP="00D16E13">
+                            <w:pPr>
+                              <w:ind w:left="2495" w:right="2495"/>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:b/>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="28"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="4CD2A5B1" w14:textId="0202D21E" w:rsidR="00D16E13" w:rsidRDefault="00D16E13" w:rsidP="00CE5632">
+                            <w:pPr>
+                              <w:ind w:left="2268" w:right="2268"/>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:b/>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="28"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00D16E13">
+                              <w:rPr>
+                                <w:b/>
+                                <w:noProof/>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="28"/>
+                              </w:rPr>
+                              <w:drawing>
+                                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="41437E8C" wp14:editId="7CD9FD7A">
+                                  <wp:extent cx="3471864" cy="1157288"/>
+                                  <wp:effectExtent l="0" t="0" r="0" b="5080"/>
+                                  <wp:docPr id="4" name="Picture 3" descr="A logo for a company&#10;&#10;AI-generated content may be incorrect.">
+                                    <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                                      <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                                        <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7E8B5DD5-1BFC-A187-1F7E-9EE11833D831}"/>
+                                      </a:ext>
+                                    </a:extLst>
+                                  </wp:docPr>
+                                  <wp:cNvGraphicFramePr>
+                                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                                  </wp:cNvGraphicFramePr>
+                                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                                        <pic:nvPicPr>
+                                          <pic:cNvPr id="4" name="Picture 3" descr="A logo for a company&#10;&#10;AI-generated content may be incorrect.">
+                                            <a:extLst>
+                                              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                                                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7E8B5DD5-1BFC-A187-1F7E-9EE11833D831}"/>
+                                              </a:ext>
+                                            </a:extLst>
+                                          </pic:cNvPr>
+                                          <pic:cNvPicPr>
+                                            <a:picLocks noChangeAspect="1"/>
+                                          </pic:cNvPicPr>
+                                        </pic:nvPicPr>
+                                        <pic:blipFill rotWithShape="1">
+                                          <a:blip r:embed="rId11">
+                                            <a:extLst>
+                                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                                              </a:ext>
+                                            </a:extLst>
+                                          </a:blip>
+                                          <a:srcRect t="22218" b="22236"/>
+                                          <a:stretch>
+                                            <a:fillRect/>
+                                          </a:stretch>
+                                        </pic:blipFill>
+                                        <pic:spPr bwMode="auto">
+                                          <a:xfrm>
+                                            <a:off x="0" y="0"/>
+                                            <a:ext cx="3488363" cy="1162788"/>
+                                          </a:xfrm>
+                                          <a:prstGeom prst="rect">
+                                            <a:avLst/>
+                                          </a:prstGeom>
+                                          <a:noFill/>
+                                          <a:ln>
+                                            <a:noFill/>
+                                          </a:ln>
+                                          <a:extLst>
+                                            <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
+                                              <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+                                            </a:ext>
+                                          </a:extLst>
+                                        </pic:spPr>
+                                      </pic:pic>
+                                    </a:graphicData>
+                                  </a:graphic>
+                                </wp:inline>
+                              </w:drawing>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="4310AA04" w14:textId="5FECFD33" w:rsidR="00D16E13" w:rsidRDefault="00D16E13" w:rsidP="00D16E13">
+                            <w:pPr>
+                              <w:ind w:left="2495" w:right="2495"/>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:b/>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="28"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="7B722FC4" w14:textId="71572661" w:rsidR="009E31D2" w:rsidRPr="00714D76" w:rsidRDefault="008D0D98" w:rsidP="00CE5632">
+                            <w:pPr>
+                              <w:ind w:left="1985" w:right="1985"/>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="4376B3"/>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="28"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00714D76">
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="4376B3"/>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="28"/>
+                              </w:rPr>
+                              <w:t>NUNAVUT WILDLIFE</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00D16E13" w:rsidRPr="00714D76">
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="4376B3"/>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="28"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00714D76">
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="4376B3"/>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="28"/>
+                              </w:rPr>
+                              <w:t>STUDIES FUND FUNDING GUIDE</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00CF27F3" w:rsidRPr="00714D76">
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="4376B3"/>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="28"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> (2025)</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="1">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shapetype w14:anchorId="55C4A61B" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+                <v:stroke joinstyle="miter"/>
+                <v:path gradientshapeok="t" o:connecttype="rect"/>
+              </v:shapetype>
+              <v:shape id="Text Box 82" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:424.6pt;margin-top:24.75pt;width:475.8pt;height:168.35pt;z-index:503305704;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:right;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:margin;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDvoNv09QEAAMoDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3aSwciMOEXXrsOA&#10;bh3Q7QMUWY6FSaJGKbGzrx8lJ2mx3Yr6INCm+Mj3+Ly+Gq1hB4VBg2v4fFZyppyEVrtdw3/+uHu3&#10;4ixE4VphwKmGH1XgV5u3b9aDr9UCejCtQkYgLtSDb3gfo6+LIsheWRFm4JWjZAdoRaRX3BUtioHQ&#10;rSkWZVkVA2DrEaQKgb7eTkm+yfhdp2R86LqgIjMNp9liPjGf23QWm7Wodyh8r+VpDPGCKazQjppe&#10;oG5FFGyP+j8oqyVCgC7OJNgCuk5LlTkQm3n5D5vHXniVuZA4wV9kCq8HK78dHv13ZHH8CCMtMJMI&#10;/h7kr8Ac3PTC7dQ1Igy9Ei01nifJisGH+lSapA51SCDb4Su0tGSxj5CBxg5tUoV4MkKnBRwvoqsx&#10;Mkkfq/L9oqooJSm3mC9Xy2qZe4j6XO4xxM8KLEtBw5G2muHF4T7ENI6oz1dSNwd32pi8WePYkFp8&#10;qHLBs4zVkYxntG34qkzPZIXE8pNrc3EU2kwxNTDuRDsxnTjHcTvSxUR/C+2RBECYDEY/BAU94B/O&#10;BjJXw8PvvUDFmfniSMTkxHOA52B7DoSTVNrwyNkU3sTJsXuPetcT8rQmB9ckdKezBE9TnOYkw2Rl&#10;TuZOjnz+nm89/YKbvwAAAP//AwBQSwMEFAAGAAgAAAAhAABDzfXdAAAABwEAAA8AAABkcnMvZG93&#10;bnJldi54bWxMjzFPwzAUhHck/oP1kNionUKiNs1LVVXqwAYtA6MbvyYp8XMUO23g12MmOp7udPdd&#10;sZ5sJy40+NYxQjJTIIgrZ1quET4Ou6cFCB80G905JoRv8rAu7+8KnRt35Xe67EMtYgn7XCM0IfS5&#10;lL5qyGo/cz1x9E5usDpEOdTSDPoay20n50pl0uqW40Kje9o2VH3tR4vwlqpXSsxuu1GpOZyqz59R&#10;qTPi48O0WYEINIX/MPzhR3QoI9PRjWy86BDikYDwskxBRHeZJhmII8LzIpuDLAt5y1/+AgAA//8D&#10;AFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9U&#10;eXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9y&#10;ZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAO+g2/T1AQAAygMAAA4AAAAAAAAAAAAAAAAALgIAAGRy&#10;cy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAABDzfXdAAAABwEAAA8AAAAAAAAAAAAAAAAATwQA&#10;AGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABZBQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".48pt">
+                <v:textbox inset="0,0,0,0">
+                  <w:txbxContent>
+                    <w:p w14:paraId="6C8A226A" w14:textId="77777777" w:rsidR="00D16E13" w:rsidRDefault="00D16E13" w:rsidP="00D16E13">
+                      <w:pPr>
+                        <w:ind w:left="2495" w:right="2495"/>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:b/>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w14:paraId="4CD2A5B1" w14:textId="0202D21E" w:rsidR="00D16E13" w:rsidRDefault="00D16E13" w:rsidP="00CE5632">
+                      <w:pPr>
+                        <w:ind w:left="2268" w:right="2268"/>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:b/>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00D16E13">
+                        <w:rPr>
+                          <w:b/>
+                          <w:noProof/>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
+                        </w:rPr>
+                        <w:drawing>
+                          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="41437E8C" wp14:editId="7CD9FD7A">
+                            <wp:extent cx="3471864" cy="1157288"/>
+                            <wp:effectExtent l="0" t="0" r="0" b="5080"/>
+                            <wp:docPr id="4" name="Picture 3" descr="A logo for a company&#10;&#10;AI-generated content may be incorrect.">
+                              <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7E8B5DD5-1BFC-A187-1F7E-9EE11833D831}"/>
+                                </a:ext>
+                              </a:extLst>
+                            </wp:docPr>
+                            <wp:cNvGraphicFramePr>
+                              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                            </wp:cNvGraphicFramePr>
+                            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                                  <pic:nvPicPr>
+                                    <pic:cNvPr id="4" name="Picture 3" descr="A logo for a company&#10;&#10;AI-generated content may be incorrect.">
+                                      <a:extLst>
+                                        <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                                          <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7E8B5DD5-1BFC-A187-1F7E-9EE11833D831}"/>
+                                        </a:ext>
+                                      </a:extLst>
+                                    </pic:cNvPr>
+                                    <pic:cNvPicPr>
+                                      <a:picLocks noChangeAspect="1"/>
+                                    </pic:cNvPicPr>
+                                  </pic:nvPicPr>
+                                  <pic:blipFill rotWithShape="1">
+                                    <a:blip r:embed="rId12">
+                                      <a:extLst>
+                                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                                        </a:ext>
+                                      </a:extLst>
+                                    </a:blip>
+                                    <a:srcRect t="22218" b="22236"/>
+                                    <a:stretch>
+                                      <a:fillRect/>
+                                    </a:stretch>
+                                  </pic:blipFill>
+                                  <pic:spPr bwMode="auto">
+                                    <a:xfrm>
+                                      <a:off x="0" y="0"/>
+                                      <a:ext cx="3488363" cy="1162788"/>
+                                    </a:xfrm>
+                                    <a:prstGeom prst="rect">
+                                      <a:avLst/>
+                                    </a:prstGeom>
+                                    <a:noFill/>
+                                    <a:ln>
+                                      <a:noFill/>
+                                    </a:ln>
+                                    <a:extLst>
+                                      <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
+                                        <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+                                      </a:ext>
+                                    </a:extLst>
+                                  </pic:spPr>
+                                </pic:pic>
+                              </a:graphicData>
+                            </a:graphic>
+                          </wp:inline>
+                        </w:drawing>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="4310AA04" w14:textId="5FECFD33" w:rsidR="00D16E13" w:rsidRDefault="00D16E13" w:rsidP="00D16E13">
+                      <w:pPr>
+                        <w:ind w:left="2495" w:right="2495"/>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:b/>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w14:paraId="7B722FC4" w14:textId="71572661" w:rsidR="009E31D2" w:rsidRPr="00714D76" w:rsidRDefault="008D0D98" w:rsidP="00CE5632">
+                      <w:pPr>
+                        <w:ind w:left="1985" w:right="1985"/>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="4376B3"/>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00714D76">
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="4376B3"/>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
+                        </w:rPr>
+                        <w:t>NUNAVUT WILDLIFE</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00D16E13" w:rsidRPr="00714D76">
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="4376B3"/>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00714D76">
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="4376B3"/>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
+                        </w:rPr>
+                        <w:t>STUDIES FUND FUNDING GUIDE</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00CF27F3" w:rsidRPr="00714D76">
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="4376B3"/>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> (2025)</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap type="square" anchorx="margin" anchory="margin"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DCD006D" w14:textId="0448BFE0" w:rsidR="00775187" w:rsidRDefault="002E22ED" w:rsidP="00DF4822">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00775187">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:noProof/>
+          <w:color w:val="007DB7"/>
           <w:sz w:val="20"/>
         </w:rPr>
-      </w:pPr>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="503310824" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4AEB9454" wp14:editId="3574A694">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="margin">
+                  <wp:align>right</wp:align>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>2160270</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="6042660" cy="56833"/>
+                <wp:effectExtent l="0" t="0" r="0" b="635"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1375757392" name="Rectangle 80"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="6042660" cy="56833"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="4376B3"/>
+                        </a:solidFill>
+                        <a:ln>
+                          <a:noFill/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="2">
+                          <a:schemeClr val="accent1">
+                            <a:shade val="15000"/>
+                          </a:schemeClr>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="lt1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:rect w14:anchorId="371163F5" id="Rectangle 80" o:spid="_x0000_s1026" style="position:absolute;margin-left:424.6pt;margin-top:170.1pt;width:475.8pt;height:4.5pt;z-index:503310824;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:right;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDZyNyufgIAAF4FAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r3bSNO2COkXWosOA&#10;og3WDj0rshQbkEWNUuJkXz9KdpyuLXYYdpElkXwknx91ebVrDNsq9DXYgo9Ocs6UlVDWdl3wH0+3&#10;ny4480HYUhiwquB75fnV/OOHy9bN1BgqMKVCRiDWz1pX8CoEN8syLyvVCH8CTlkyasBGBDriOitR&#10;tITemGyc59OsBSwdglTe0+1NZ+TzhK+1kuFBa68CMwWn2kJaMa2ruGbzSzFbo3BVLfsyxD9U0Yja&#10;UtIB6kYEwTZYv4FqaongQYcTCU0GWtdSpR6om1H+qpvHSjiVeiFyvBto8v8PVt5vH90SiYbW+Zmn&#10;bexip7GJX6qP7RJZ+4EstQtM0uU0n4ynU+JUku1senF6GsnMjsEOffiqoGFxU3Ckf5EoEts7HzrX&#10;g0vM5cHU5W1tTDrgenVtkG0F/bfJ6fn0ywH9Dzdjo7OFGNYhxpvs2Erahb1R0c/Y70qzuqTix6mS&#10;pDI15BFSKhtGnakSperSj87yPAmFehsiUqcJMCJryj9g9wBRwW+xuyp7/xiqkkiH4PxvhXXBQ0TK&#10;DDYMwU1tAd8DMNRVn7nzP5DUURNZWkG5XyJD6EbEO3lb03+7Ez4sBdJM0J+mOQ8PtGgDbcGh33FW&#10;Af567z76k1TJyllLM1Zw/3MjUHFmvlkS8efRZBKHMh0mZ+djOuBLy+qlxW6aayA5jOhFcTJto38w&#10;h61GaJ7pOVjErGQSVlLugsuAh8N16GafHhSpFovkRoPoRLizj05G8Mhq1OXT7lmg68UbSPX3cJhH&#10;MXul4c43RlpYbALoOgn8yGvPNw1xEk7/4MRX4uU5eR2fxflvAAAA//8DAFBLAwQUAAYACAAAACEA&#10;PoMWjeAAAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBCF7yb+h82YeJMtRYit3RLAaDx4&#10;kGKMx6E7toXubNNdoPrrXU5yfPMm730vmw+mFUfqXWNZwXgUgSAurW64UvCxeb57AOE8ssbWMin4&#10;IQfz/Poqw1TbE6/pWPhKhBB2KSqove9SKV1Zk0E3sh1x8L5tb9AH2VdS93gK4aaVcRTNpMGGQ0ON&#10;Ha1qKvfFwSh4x6/iZfc22S0T+6rl72Iz/Vw+KXV7MyweQXga/P8znPEDOuSBaWsPrJ1oFYQhXsHk&#10;PopBBDuZjmcgtudLEoPMM3k5IP8DAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA2cjcrn4C&#10;AABeBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAPoMW&#10;jeAAAAAIAQAADwAAAAAAAAAAAAAAAADYBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AOUFAAAAAA==&#10;" fillcolor="#4376b3" stroked="f" strokeweight="2pt">
+                <w10:wrap anchorx="margin"/>
+              </v:rect>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p w14:paraId="13CFC51A" w14:textId="77777777" w:rsidR="00775187" w:rsidRDefault="00775187" w:rsidP="00DF4822">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:p w14:paraId="3295AF00" w14:textId="06886E39" w:rsidR="009E31D2" w:rsidRDefault="008D0D98" w:rsidP="00193129">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:ind w:left="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>INTRODUCTION</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="336761FA" w14:textId="77777777" w:rsidR="009E31D2" w:rsidRDefault="009E31D2">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="20267888" w14:textId="0CBDDCE7" w:rsidR="009E31D2" w:rsidRDefault="008D0D98" w:rsidP="009D7888">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="2" w:name="_Hlk199855297"/>
+      <w:r>
+        <w:t xml:space="preserve">Article 5.2.37 of the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F64F5F">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Nunavut Agreement</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> states</w:t>
+      </w:r>
+      <w:r w:rsidR="0049748B">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0049748B">
+        <w:t>“</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>there is a need for an effective system of wildlife management, and to be effective, the system of management requires an efficient, coordinated research effort</w:t>
+      </w:r>
+      <w:r w:rsidR="0049748B">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>”.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:p w14:paraId="7EEAC288" w14:textId="77777777" w:rsidR="009E31D2" w:rsidRPr="00842298" w:rsidRDefault="009E31D2" w:rsidP="00DF4822">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F35E667" w14:textId="0A52C0DE" w:rsidR="009E31D2" w:rsidRDefault="008D0D98" w:rsidP="009D7888">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The Nunavut Wildlife Studies Fund (NWSF) was created by the Nunavut Wildlife Management Board (NWMB or Board) to fund community-based </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB7A24">
+        <w:t>wildlife</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> research projects in Nunavut, in particular projects led by Hunters and Trappers Organizations (HTOs). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21D4AECC" w14:textId="77777777" w:rsidR="009E31D2" w:rsidRDefault="009E31D2" w:rsidP="00DF4822">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7742967B" w14:textId="704A6FB3" w:rsidR="009E31D2" w:rsidRDefault="008D0D98" w:rsidP="009D7888">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Research is necessary to ensure that wildlife resources are harvested in a knowledgeable and sustainable way so that Nunavummiut can continue the hunting and fishing that is so essential to their way of life. The </w:t>
+      </w:r>
+      <w:r w:rsidR="00CF27F3">
+        <w:t>NWMB plays</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB7A24">
+        <w:t xml:space="preserve"> a</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB7A24">
+        <w:t xml:space="preserve">leading role </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">in this area and </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB7A24">
+        <w:t xml:space="preserve">remains </w:t>
+      </w:r>
+      <w:r>
+        <w:t>committed to making wildlife research responsive to the needs and concerns of the people of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-13"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Nunavut.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00FA08D0" w14:textId="77777777" w:rsidR="00DE5B68" w:rsidRDefault="00DE5B68" w:rsidP="00DF4822">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="50CC6241" w14:textId="424F356B" w:rsidR="00DE5B68" w:rsidRDefault="00DE5B68" w:rsidP="009D7888">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00DE5B68">
+        <w:t xml:space="preserve">The Board issues </w:t>
+      </w:r>
+      <w:r w:rsidR="009D7888">
+        <w:t>calls</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE5B68">
+        <w:t xml:space="preserve"> for applications twice a year—in January and </w:t>
+      </w:r>
+      <w:r w:rsidR="00F269D5">
+        <w:t>May</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE5B68">
+        <w:t xml:space="preserve">. However, the </w:t>
+      </w:r>
+      <w:r w:rsidR="00F269D5">
+        <w:t>May</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE5B68">
+        <w:t xml:space="preserve"> call will depend on the number of applications approved from the January call. There will be no call in </w:t>
+      </w:r>
+      <w:r w:rsidR="00F269D5">
+        <w:t>May</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE5B68">
+        <w:t xml:space="preserve"> if the January intake results in a large number of projects being approved that use all available funds.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FB02E32" w14:textId="50584C8C" w:rsidR="009E31D2" w:rsidRDefault="00DE3F5D" w:rsidP="00DF4822">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:pict w14:anchorId="01928D7D">
-[...133 lines deleted...]
-    <w:p w14:paraId="08C86648" w14:textId="6E084A9F" w:rsidR="00710D3E" w:rsidRDefault="00710D3E" w:rsidP="004C47FB">
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="1048" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="742547BA" wp14:editId="0465CC39">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>896620</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>180975</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="5981065" cy="0"/>
+                <wp:effectExtent l="10795" t="13335" r="18415" b="15240"/>
+                <wp:wrapTopAndBottom/>
+                <wp:docPr id="1361804239" name="Line 80"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr>
+                        <a:cxnSpLocks noChangeShapeType="1"/>
+                      </wps:cNvCnPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="5981065" cy="0"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="line">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="18288">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:round/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                        <a:extLst>
+                          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                              <a:noFill/>
+                            </a14:hiddenFill>
+                          </a:ext>
+                        </a:extLst>
+                      </wps:spPr>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="page">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="page">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:line w14:anchorId="2BA7ABED" id="Line 80" o:spid="_x0000_s1026" style="position:absolute;z-index:1048;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="70.6pt,14.25pt" to="541.55pt,14.25pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBj6oszsAEAAEkDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3YCtPCEOD2k6y7d&#10;FqDtBzCSbAuVRUFUYufvJ6lJWmy3YT4IpEg+PT7S67t5tOyoAxl0LV8uas60k6iM61v+8vzwpeGM&#10;IjgFFp1u+UkTv9t8/rSevNArHNAqHVgCcSQm3/IhRi+qiuSgR6AFeu1SsMMwQkxu6CsVYEroo61W&#10;dX1bTRiUDyg1Ubq9fwvyTcHvOi3jr64jHZlteeIWyxnKuc9ntVmD6AP4wcgzDfgHFiMYlx69Qt1D&#10;BHYI5i+o0ciAhF1cSBwr7DojdekhdbOs/+jmaQCvSy9JHPJXmej/wcqfx63bhUxdzu7JP6J8JeZw&#10;O4DrdSHwfPJpcMssVTV5EteS7JDfBbaffqBKOXCIWFSYuzBmyNQfm4vYp6vYeo5Mpsubr82yvr3h&#10;TF5iFYhLoQ8Uv2scWTZabo3LOoCA4yPFTATEJSVfO3ww1pZZWsemxLZZNU2pILRG5WjOo9Dvtzaw&#10;I+R1KF9pK0U+pgU8OFXQBg3q29mOYOybnV637qxGFiBvG4k9qtMuXFRK8yo0z7uVF+KjX6rf/4DN&#10;bwAAAP//AwBQSwMEFAAGAAgAAAAhAF+FkGrcAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj8tO&#10;wzAQRfdI/IM1ldhRO4FWUYhTARIf0FLB1o2HPBqPTew0KV+PKxZ0eWeO7pwpNrPp2QkH31qSkCwF&#10;MKTK6pZqCfv3t/sMmA+KtOotoYQzetiUtzeFyrWdaIunXahZLCGfKwlNCC7n3FcNGuWX1iHF3Zcd&#10;jAoxDjXXg5piuel5KsSaG9VSvNAoh68NVsfdaCR8f4w+iM6fXTe97Ffrzx+3tZ2Ud4v5+QlYwDn8&#10;w3DRj+pQRqeDHUl71sf8mKQRlZBmK2AXQGQPCbDD34SXBb9+ofwFAAD//wMAUEsBAi0AFAAGAAgA&#10;AAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwEC&#10;LQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwEC&#10;LQAUAAYACAAAACEAY+qLM7ABAABJAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQ&#10;SwECLQAUAAYACAAAACEAX4WQatwAAAAKAQAADwAAAAAAAAAAAAAAAAAKBAAAZHJzL2Rvd25yZXYu&#10;eG1sUEsFBgAAAAAEAAQA8wAAABMFAAAAAA==&#10;" strokeweight="1.44pt">
+                <w10:wrap type="topAndBottom" anchorx="page"/>
+              </v:line>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44E8FD85" w14:textId="77777777" w:rsidR="009E31D2" w:rsidRPr="00193129" w:rsidRDefault="009E31D2" w:rsidP="00193129">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3952AA7D" w14:textId="77777777" w:rsidR="009E31D2" w:rsidRDefault="008D0D98" w:rsidP="009D7888">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:ind w:left="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>ELIGIBILITY FOR FUNDING</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="336348B7" w14:textId="77777777" w:rsidR="009E31D2" w:rsidRDefault="009E31D2" w:rsidP="00DF4822">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02E95D04" w14:textId="44216228" w:rsidR="009E31D2" w:rsidRDefault="00B81DDC" w:rsidP="009D7888">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00127957">
+        <w:t xml:space="preserve">To qualify, the </w:t>
+      </w:r>
+      <w:r>
+        <w:t>project</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00127957">
+        <w:t xml:space="preserve"> must be conducted within the Nunavut </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Settlement Area </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00127957">
+        <w:t xml:space="preserve">and contribute to </w:t>
+      </w:r>
+      <w:r w:rsidR="005735E2">
+        <w:t>wildlife research</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00127957">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00127957" w:rsidRPr="00127957">
+        <w:t xml:space="preserve">Eligible applicants under the NWSF include HTOs, Regional Wildlife Organizations (RWOs), </w:t>
+      </w:r>
+      <w:r w:rsidR="005735E2">
+        <w:t xml:space="preserve">community-based Inuit organizations, </w:t>
+      </w:r>
+      <w:r w:rsidR="00127957" w:rsidRPr="00127957">
+        <w:t>and residents of Nunavut.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DA20F56" w14:textId="77777777" w:rsidR="009E31D2" w:rsidRDefault="009E31D2" w:rsidP="005D38E1">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D332884" w14:textId="2071E726" w:rsidR="009E31D2" w:rsidRDefault="005735E2" w:rsidP="009D7888">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Applicants</w:t>
+      </w:r>
+      <w:r w:rsidR="008D0D98">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">are </w:t>
+      </w:r>
+      <w:r w:rsidR="008D0D98">
+        <w:t>not limited in the number of applications they submit for NWSF funding. However, applicants should consider that there is a limited amount of funding available to be distributed each year. By submitting a proposal, the organization or individual is committing to the time required to complete the project.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0EA62B5E" w14:textId="77777777" w:rsidR="009E31D2" w:rsidRDefault="009E31D2" w:rsidP="00DF4822">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="17DA7FB4" w14:textId="677E6ECF" w:rsidR="009E31D2" w:rsidRDefault="008D0D98" w:rsidP="009D7888">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Government and non-governmental organizations, including educational institutions and private </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">companies, are not eligible for NWSF funding. The NWMB encourages cooperative research with government and non-governmental </w:t>
+      </w:r>
+      <w:r w:rsidR="0041075F">
+        <w:t>organizations,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> but projects funded under the NWSF must be led by </w:t>
+      </w:r>
+      <w:r w:rsidR="005727D6" w:rsidRPr="005727D6">
+        <w:t>HTOs, RWOs, community-based Inuit organizations, or residents of Nunavut</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3461EBF7" w14:textId="77777777" w:rsidR="009E31D2" w:rsidRPr="00842298" w:rsidRDefault="009E31D2" w:rsidP="00DF4822">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2BA638D3" w14:textId="360C551D" w:rsidR="009E31D2" w:rsidRDefault="008D0D98" w:rsidP="009D7888">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The NWSF does not require a minimum funding contribution from an applicant </w:t>
+      </w:r>
+      <w:r w:rsidR="00203B34">
+        <w:t xml:space="preserve">or other external sources </w:t>
+      </w:r>
+      <w:r>
+        <w:t>when submitting a proposal.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22DEC52E" w14:textId="77777777" w:rsidR="009E31D2" w:rsidRPr="00842298" w:rsidRDefault="009E31D2" w:rsidP="00DF4822">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="573F36F9" w14:textId="061885C0" w:rsidR="009E31D2" w:rsidRDefault="008D0D98" w:rsidP="009D7888">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The NWSF will not fund budget items which do not directly support a proposed research project. </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="3" w:name="_Hlk206486855"/>
+      <w:r w:rsidR="005735E2">
+        <w:t>All equipment and expenses must be used up during the project period</w:t>
+      </w:r>
+      <w:r w:rsidR="006169A8">
+        <w:t>.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+      <w:r w:rsidR="006169A8">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006169A8" w:rsidRPr="006169A8">
+        <w:t>The following are examples of budget items that the NWMB will not fund</w:t>
+      </w:r>
+      <w:r w:rsidR="005735E2">
+        <w:t>:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C48968D" w14:textId="77777777" w:rsidR="006169A8" w:rsidRDefault="006169A8" w:rsidP="006169A8">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="221" w:right="278"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="65406F71" w14:textId="032D98B5" w:rsidR="009E31D2" w:rsidRDefault="00B771B5" w:rsidP="006169A8">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="1080"/>
+          <w:tab w:val="left" w:pos="928"/>
+          <w:tab w:val="left" w:pos="929"/>
         </w:tabs>
-        <w:spacing w:line="235" w:lineRule="auto"/>
-[...33 lines deleted...]
-    <w:p w14:paraId="6A2513F3" w14:textId="2D181C29" w:rsidR="004C47FB" w:rsidRPr="008F55CE" w:rsidRDefault="00710D3E" w:rsidP="004C47FB">
+        <w:ind w:left="924" w:hanging="357"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="4" w:name="_Hlk210986102"/>
+      <w:r>
+        <w:t xml:space="preserve">purchase of </w:t>
+      </w:r>
+      <w:r w:rsidR="008D0D98">
+        <w:t xml:space="preserve">equipment </w:t>
+      </w:r>
+      <w:r>
+        <w:t>that may be reused in future years</w:t>
+      </w:r>
+      <w:r w:rsidR="008D0D98">
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:p w14:paraId="74002ED8" w14:textId="77777777" w:rsidR="009E31D2" w:rsidRDefault="008D0D98" w:rsidP="005D38E1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="1080"/>
+          <w:tab w:val="left" w:pos="928"/>
+          <w:tab w:val="left" w:pos="929"/>
         </w:tabs>
-        <w:spacing w:line="235" w:lineRule="auto"/>
-[...11 lines deleted...]
-    <w:p w14:paraId="36330FE8" w14:textId="77777777" w:rsidR="00710D3E" w:rsidRDefault="00710D3E" w:rsidP="00710D3E">
+        <w:spacing w:line="268" w:lineRule="exact"/>
+      </w:pPr>
+      <w:r>
+        <w:t>maintenance cost of equipment already</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>owned;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46120AC8" w14:textId="77777777" w:rsidR="009E31D2" w:rsidRDefault="008D0D98" w:rsidP="005D38E1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="1080"/>
+          <w:tab w:val="left" w:pos="928"/>
+          <w:tab w:val="left" w:pos="929"/>
         </w:tabs>
-        <w:spacing w:line="235" w:lineRule="auto"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="0A70105B" w14:textId="77777777" w:rsidR="004C47FB" w:rsidRPr="008F55CE" w:rsidRDefault="004C47FB" w:rsidP="004C47FB">
+        <w:spacing w:before="1" w:line="237" w:lineRule="auto"/>
+        <w:ind w:right="263"/>
+      </w:pPr>
+      <w:r>
+        <w:t>funding for equipment or supplies for future years of research if not occurring in the funding year (e.g. large fuel</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>purchases);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D346D4D" w14:textId="69A54A1F" w:rsidR="009E31D2" w:rsidRDefault="008D0D98" w:rsidP="005D38E1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
-        <w:rPr>
-[...5 lines deleted...]
-      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="1080"/>
+          <w:tab w:val="left" w:pos="928"/>
+          <w:tab w:val="left" w:pos="929"/>
         </w:tabs>
-        <w:spacing w:line="235" w:lineRule="auto"/>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:spacing w:before="3" w:line="237" w:lineRule="auto"/>
+        <w:ind w:right="261"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">administration </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="5" w:name="_Hlk199754817"/>
+      <w:r>
+        <w:t>fees</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="5"/>
+      <w:r>
+        <w:t xml:space="preserve"> (e.g. </w:t>
+      </w:r>
+      <w:r w:rsidR="00C13D35" w:rsidRPr="00C13D35">
+        <w:t>utilit</w:t>
+      </w:r>
+      <w:r w:rsidR="002357E1">
+        <w:t>y bills or</w:t>
+      </w:r>
+      <w:r w:rsidR="00C13D35" w:rsidRPr="00C13D35">
+        <w:t xml:space="preserve"> office supplies</w:t>
+      </w:r>
+      <w:r>
+        <w:t>); or</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F520A3A" w14:textId="705503D9" w:rsidR="009E31D2" w:rsidRDefault="008D0D98" w:rsidP="005D38E1">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="1080"/>
+          <w:tab w:val="left" w:pos="928"/>
+          <w:tab w:val="left" w:pos="929"/>
         </w:tabs>
-        <w:spacing w:line="235" w:lineRule="auto"/>
-[...51 lines deleted...]
-        </w:rPr>
+        <w:spacing w:before="2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>capital works and/or general infrastructure</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>costs.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="295F1216" w14:textId="08B1FDE5" w:rsidR="009E31D2" w:rsidRDefault="00DE3F5D">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="10"/>
+        <w:rPr>
+          <w:sz w:val="19"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="1072" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="553D9651" wp14:editId="6CBC23B0">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>896620</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>179705</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="5981065" cy="0"/>
+                <wp:effectExtent l="10795" t="13970" r="18415" b="14605"/>
+                <wp:wrapTopAndBottom/>
+                <wp:docPr id="485706760" name="Line 79"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr>
+                        <a:cxnSpLocks noChangeShapeType="1"/>
+                      </wps:cNvCnPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="5981065" cy="0"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="line">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="18288">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:round/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                        <a:extLst>
+                          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                              <a:noFill/>
+                            </a14:hiddenFill>
+                          </a:ext>
+                        </a:extLst>
+                      </wps:spPr>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="page">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="page">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:line w14:anchorId="5C2BAE26" id="Line 79" o:spid="_x0000_s1026" style="position:absolute;z-index:1072;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="70.6pt,14.15pt" to="541.55pt,14.15pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBj6oszsAEAAEkDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3YCtPCEOD2k6y7d&#10;FqDtBzCSbAuVRUFUYufvJ6lJWmy3YT4IpEg+PT7S67t5tOyoAxl0LV8uas60k6iM61v+8vzwpeGM&#10;IjgFFp1u+UkTv9t8/rSevNArHNAqHVgCcSQm3/IhRi+qiuSgR6AFeu1SsMMwQkxu6CsVYEroo61W&#10;dX1bTRiUDyg1Ubq9fwvyTcHvOi3jr64jHZlteeIWyxnKuc9ntVmD6AP4wcgzDfgHFiMYlx69Qt1D&#10;BHYI5i+o0ciAhF1cSBwr7DojdekhdbOs/+jmaQCvSy9JHPJXmej/wcqfx63bhUxdzu7JP6J8JeZw&#10;O4DrdSHwfPJpcMssVTV5EteS7JDfBbaffqBKOXCIWFSYuzBmyNQfm4vYp6vYeo5Mpsubr82yvr3h&#10;TF5iFYhLoQ8Uv2scWTZabo3LOoCA4yPFTATEJSVfO3ww1pZZWsemxLZZNU2pILRG5WjOo9Dvtzaw&#10;I+R1KF9pK0U+pgU8OFXQBg3q29mOYOybnV637qxGFiBvG4k9qtMuXFRK8yo0z7uVF+KjX6rf/4DN&#10;bwAAAP//AwBQSwMEFAAGAAgAAAAhAIzwjkPcAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj8tO&#10;wzAQRfdI/IM1ldhROylUUYhTARIf0FLB1o2HPBqPTew0KV+PKxZ0eWeO7pwpNrPp2QkH31qSkCwF&#10;MKTK6pZqCfv3t/sMmA+KtOotoYQzetiUtzeFyrWdaIunXahZLCGfKwlNCC7n3FcNGuWX1iHF3Zcd&#10;jAoxDjXXg5piuel5KsSaG9VSvNAoh68NVsfdaCR8f4w+iM6fXTe97B/Xnz9uazsp7xbz8xOwgHP4&#10;h+GiH9WhjE4HO5L2rI/5IUkjKiHNVsAugMhWCbDD34SXBb9+ofwFAAD//wMAUEsBAi0AFAAGAAgA&#10;AAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwEC&#10;LQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwEC&#10;LQAUAAYACAAAACEAY+qLM7ABAABJAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQ&#10;SwECLQAUAAYACAAAACEAjPCOQ9wAAAAKAQAADwAAAAAAAAAAAAAAAAAKBAAAZHJzL2Rvd25yZXYu&#10;eG1sUEsFBgAAAAAEAAQA8wAAABMFAAAAAA==&#10;" strokeweight="1.44pt">
+                <w10:wrap type="topAndBottom" anchorx="page"/>
+              </v:line>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F45A69E" w14:textId="77777777" w:rsidR="009E31D2" w:rsidRPr="00193129" w:rsidRDefault="009E31D2">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="7"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E15BFF5" w14:textId="77777777" w:rsidR="009E31D2" w:rsidRDefault="008D0D98" w:rsidP="009D7888">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:ind w:left="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>APPLICATION PROCEDURE / FORMAT</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5371FB8F" w14:textId="77777777" w:rsidR="009E31D2" w:rsidRDefault="009E31D2" w:rsidP="00DF4822">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7FD5D3F2" w14:textId="253242F2" w:rsidR="009E31D2" w:rsidRDefault="00C156E6" w:rsidP="009D7888">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:sz w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C156E6">
+        <w:t xml:space="preserve">The Board will </w:t>
+      </w:r>
+      <w:r w:rsidR="00C13D35">
+        <w:t>accept</w:t>
+      </w:r>
+      <w:r w:rsidR="00C13D35" w:rsidRPr="00C156E6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C156E6">
+        <w:t xml:space="preserve">applications following calls for applications in January and </w:t>
+      </w:r>
+      <w:r w:rsidR="00D56025">
+        <w:t>May</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> of each year</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C156E6">
+        <w:t xml:space="preserve">. Deadlines for submission will be </w:t>
+      </w:r>
+      <w:r w:rsidR="00BB6FCB">
+        <w:t>provided</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C156E6">
+        <w:t xml:space="preserve"> in each call for application notice. </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">However, there will be no call in </w:t>
+      </w:r>
+      <w:r w:rsidR="00D56025">
+        <w:t>May</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> if the </w:t>
+      </w:r>
+      <w:r w:rsidR="00486304">
+        <w:t>January</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> intake results in strong applications that fully </w:t>
+      </w:r>
+      <w:r w:rsidR="005735E2">
+        <w:t xml:space="preserve">exhaust the </w:t>
+      </w:r>
+      <w:r>
+        <w:t>available funds</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00127957">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C156E6">
+        <w:t xml:space="preserve">The Board will review and </w:t>
+      </w:r>
+      <w:r>
+        <w:t>make</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C156E6">
+        <w:t xml:space="preserve"> funding decisions as soon as possible after the application deadline.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="310C5E2C" w14:textId="77777777" w:rsidR="0041075F" w:rsidRDefault="0041075F" w:rsidP="00DF4822">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4930D77C" w14:textId="7E4D9A0C" w:rsidR="009E31D2" w:rsidRDefault="008D0D98" w:rsidP="009D7888">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Applications can be submitted in Inuktut or English and must comply with the format, content</w:t>
+      </w:r>
+      <w:r w:rsidR="00C13D35">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> and submission requirements specified in the application form. The application form can be downloaded from the NWMB’s website (</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId13" w:history="1">
+        <w:r w:rsidR="0003433A" w:rsidRPr="00E7188D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>www.nwmb.com/en/funding/nunavut-wildlife-studies-fund</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="0003433A">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> or by contacting the NWMB. A proposal should be submitted as a </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="6" w:name="_Hlk199755458"/>
+      <w:r w:rsidR="00C13D35">
+        <w:t>well-developed</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="6"/>
+      <w:r>
+        <w:t xml:space="preserve"> research plan ready for implementation. All details in the application must be current at the time of the submission and must be focused on the current funding year and not the long-term research plans for the project. Applicants are responsible for ensuring that their applications are complete. NWMB staff may contact applicants to obtain more information concerning their applications during the evaluation process.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71C79187" w14:textId="77777777" w:rsidR="009E31D2" w:rsidRDefault="009E31D2" w:rsidP="00343E55">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1026CDF3" w14:textId="3B9133C2" w:rsidR="009E31D2" w:rsidRDefault="009465B0" w:rsidP="009D7888">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009465B0">
+        <w:t>Applications must be submitted by a designated project leader who takes responsibility for the proposed project and communicates the results.</w:t>
+      </w:r>
+      <w:r w:rsidR="008D0D98">
+        <w:t xml:space="preserve"> The NWMB defines a project leader as an individual who will: (1) be responsible for the direction of the proposed project; (2) assume the administrative and financial responsibility of the project; and (3) receive all related correspondence from the NWMB. In submitting a proposal, the organization or individual and project leader are consenting to the application being publicly available.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BB797F4" w14:textId="77777777" w:rsidR="009E31D2" w:rsidRDefault="009E31D2" w:rsidP="00343E55">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="73CD5238" w14:textId="7B897407" w:rsidR="00A35CA1" w:rsidRDefault="005C6679" w:rsidP="009D7888">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005C6679">
+        <w:t>At the time of application, all obligations from previous</w:t>
+      </w:r>
+      <w:r w:rsidR="00A24DDF">
+        <w:t>ly</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C6679">
+        <w:t xml:space="preserve"> funded projects involving the applicant or their organization must be fulfilled to the NWMB’s satisfaction.</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF27F3" w:rsidRPr="00CF27F3">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="7" w:name="_Hlk199757239"/>
+      <w:r>
+        <w:t>These</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF27F3" w:rsidRPr="00CF27F3">
+        <w:t xml:space="preserve"> obligations include the </w:t>
+      </w:r>
+      <w:r w:rsidR="00BA5C54">
+        <w:t xml:space="preserve">submission of </w:t>
+      </w:r>
+      <w:r w:rsidR="00CF27F3" w:rsidRPr="00CF27F3">
+        <w:t>final financial</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA5C54">
+        <w:t xml:space="preserve"> and</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> final project </w:t>
+      </w:r>
+      <w:r w:rsidR="00CF27F3" w:rsidRPr="00CF27F3">
+        <w:t>reports</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA5C54">
+        <w:t>, and the return of any unused funding</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF27F3" w:rsidRPr="00CF27F3">
+        <w:t>.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="7"/>
+    </w:p>
+    <w:p w14:paraId="073D87EF" w14:textId="77777777" w:rsidR="00A24DDF" w:rsidRDefault="00A24DDF" w:rsidP="00343E55">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7061F89C" w14:textId="45EFD748" w:rsidR="009E31D2" w:rsidRDefault="008D0D98" w:rsidP="009D7888">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Additions, deletions</w:t>
+      </w:r>
+      <w:r w:rsidR="005C6679">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005C6679">
+        <w:t>or</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> modifications will not be accepted after </w:t>
+      </w:r>
+      <w:r w:rsidR="00BA5C54">
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r>
+        <w:t>submission</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA5C54">
+        <w:t xml:space="preserve"> deadline</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, unless </w:t>
+      </w:r>
+      <w:r w:rsidR="0033337E">
+        <w:t>they have been requested</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> or pre-approved by the NWMB. Proposals may be withdrawn by </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>providing written notice to the NWMB.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="798B7F2A" w14:textId="77777777" w:rsidR="009E31D2" w:rsidRDefault="009E31D2" w:rsidP="00343E55">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="748F1644" w14:textId="2E6E9B34" w:rsidR="00CF27F3" w:rsidRPr="00937E35" w:rsidRDefault="00CF27F3" w:rsidP="009D7888">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00937E35">
+        <w:t>All applications will be assessed for completeness</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA5C54">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00937E35">
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:r>
+        <w:t>an NWSF project number will be issued.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00937E35">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00937E35">
+        <w:t xml:space="preserve">he project leader will be notified of this number for future communication. The project leader </w:t>
+      </w:r>
+      <w:r>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00937E35">
+        <w:t xml:space="preserve"> expected to use this </w:t>
+      </w:r>
+      <w:r>
+        <w:t>NWSF</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00937E35">
+        <w:t xml:space="preserve"> project number in all future communications with the NWMB.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="779A7041" w14:textId="266E4A7B" w:rsidR="009E31D2" w:rsidRDefault="009E31D2" w:rsidP="00343E55">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="36C27F96" w14:textId="5D9DF138" w:rsidR="00EF32C5" w:rsidRPr="0033182B" w:rsidRDefault="00EF32C5" w:rsidP="009D7888">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="1" w:hanging="1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The NWMB accepts a broad and simple definition of research as simply “finding things out.” This can be done by Western scientific methods, the gathering of Inuit Qaujimajatuqangit (IQ), or a combination of the two. The NWMB encourages the use of available IQ/Traditional Ecological Knowledge (TEK) in research. Projects that demonstrate </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0033182B">
+        <w:t xml:space="preserve">that IQ/TEK </w:t>
+      </w:r>
+      <w:r w:rsidR="009C40D9" w:rsidRPr="0033182B">
+        <w:t>have</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0033182B">
+        <w:t xml:space="preserve"> been </w:t>
+      </w:r>
+      <w:r>
+        <w:t>used</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0033182B">
+        <w:t xml:space="preserve"> in the study</w:t>
+      </w:r>
+      <w:r>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0033182B">
+        <w:t>s goals, objectives, and</w:t>
+      </w:r>
+      <w:r w:rsidR="009C40D9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0033182B">
+        <w:t>design</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> will be preferred</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0033182B">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EA58125" w14:textId="77777777" w:rsidR="00EF32C5" w:rsidRDefault="00EF32C5" w:rsidP="00EF32C5">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7BBF02D2" w14:textId="168C16AA" w:rsidR="00EF32C5" w:rsidRDefault="00EF32C5" w:rsidP="009D7888">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t>The NWMB is not an economic development agency; hence</w:t>
+      </w:r>
+      <w:r w:rsidR="009C40D9">
+        <w:t>, resource development activities such as experimental harvesting programs, product development,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> and marketing studies will generally not be considered for funding. Similarly, the NWMB is not primarily focused on effects </w:t>
+      </w:r>
+      <w:r w:rsidR="009C40D9">
+        <w:t>on</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> human health or related issues. Research on contaminants, animal health and diseases, etc.</w:t>
+      </w:r>
+      <w:r w:rsidR="009C40D9">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:t>will be considered insofar as they concern the productivity or health of the wildlife populations themselves, which must clearly be outlined in the application.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69DC2381" w14:textId="77777777" w:rsidR="00EF32C5" w:rsidRPr="00842298" w:rsidRDefault="00EF32C5" w:rsidP="00343E55">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3D4AF763" w14:textId="3D76194B" w:rsidR="00EF32C5" w:rsidRDefault="009D7888" w:rsidP="009D7888">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="1096" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="36BC830F" wp14:editId="0CD98005">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>890905</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>953770</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="5981065" cy="0"/>
+                <wp:effectExtent l="10795" t="10795" r="18415" b="17780"/>
+                <wp:wrapTopAndBottom/>
+                <wp:docPr id="182566707" name="Line 78"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr>
+                        <a:cxnSpLocks noChangeShapeType="1"/>
+                      </wps:cNvCnPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="5981065" cy="0"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="line">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="18288">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:round/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                        <a:extLst>
+                          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                              <a:noFill/>
+                            </a14:hiddenFill>
+                          </a:ext>
+                        </a:extLst>
+                      </wps:spPr>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="page">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="page">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:line w14:anchorId="209EA2DC" id="Line 78" o:spid="_x0000_s1026" style="position:absolute;z-index:1096;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="70.15pt,75.1pt" to="541.1pt,75.1pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBj6oszsAEAAEkDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3YCtPCEOD2k6y7d&#10;FqDtBzCSbAuVRUFUYufvJ6lJWmy3YT4IpEg+PT7S67t5tOyoAxl0LV8uas60k6iM61v+8vzwpeGM&#10;IjgFFp1u+UkTv9t8/rSevNArHNAqHVgCcSQm3/IhRi+qiuSgR6AFeu1SsMMwQkxu6CsVYEroo61W&#10;dX1bTRiUDyg1Ubq9fwvyTcHvOi3jr64jHZlteeIWyxnKuc9ntVmD6AP4wcgzDfgHFiMYlx69Qt1D&#10;BHYI5i+o0ciAhF1cSBwr7DojdekhdbOs/+jmaQCvSy9JHPJXmej/wcqfx63bhUxdzu7JP6J8JeZw&#10;O4DrdSHwfPJpcMssVTV5EteS7JDfBbaffqBKOXCIWFSYuzBmyNQfm4vYp6vYeo5Mpsubr82yvr3h&#10;TF5iFYhLoQ8Uv2scWTZabo3LOoCA4yPFTATEJSVfO3ww1pZZWsemxLZZNU2pILRG5WjOo9Dvtzaw&#10;I+R1KF9pK0U+pgU8OFXQBg3q29mOYOybnV637qxGFiBvG4k9qtMuXFRK8yo0z7uVF+KjX6rf/4DN&#10;bwAAAP//AwBQSwMEFAAGAAgAAAAhANNWs27cAAAADAEAAA8AAABkcnMvZG93bnJldi54bWxMj81O&#10;wzAQhO9IvIO1SNyoTaBVFeJUgMQDtFRwdeMlP8RrEztNytOzlZDgNrM7mv222MyuF0ccYutJw+1C&#10;gUCqvG2p1rB/fblZg4jJkDW9J9Rwwgib8vKiMLn1E23xuEu14BKKudHQpBRyKWPVoDNx4QMS7z78&#10;4ExiO9TSDmbictfLTKmVdKYlvtCYgM8NVp+70Wn4ehtjUl08hW562i9X799h6zutr6/mxwcQCef0&#10;F4YzPqNDyUwHP5KNomd/r+44ymKpMhDnhFpnrA6/I1kW8v8T5Q8AAAD//wMAUEsBAi0AFAAGAAgA&#10;AAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwEC&#10;LQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwEC&#10;LQAUAAYACAAAACEAY+qLM7ABAABJAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQ&#10;SwECLQAUAAYACAAAACEA01azbtwAAAAMAQAADwAAAAAAAAAAAAAAAAAKBAAAZHJzL2Rvd25yZXYu&#10;eG1sUEsFBgAAAAAEAAQA8wAAABMFAAAAAA==&#10;" strokeweight="1.44pt">
+                <w10:wrap type="topAndBottom" anchorx="page"/>
+              </v:line>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="00EF32C5" w:rsidRPr="00CF27F3">
+        <w:t xml:space="preserve">Projects involving the compilation of existing data will not be funded unless this is an integral part of a project </w:t>
+      </w:r>
+      <w:r w:rsidR="009C40D9">
+        <w:t>considered necessary to meet</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF32C5" w:rsidRPr="00CF27F3">
+        <w:t xml:space="preserve"> wildlife management and research priorities. In such cases, the proposal must include a detailed basis for and a statement indicating the management or research objectives to which the data would contribute and the specific questions to be answered. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AD17382" w14:textId="326A922A" w:rsidR="009E31D2" w:rsidRPr="00193129" w:rsidRDefault="009E31D2" w:rsidP="00343E55">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2330629C" w14:textId="6953206C" w:rsidR="009E31D2" w:rsidRDefault="008D0D98" w:rsidP="009D7888">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:ind w:left="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>FUNDING LEVELS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62FAB9A7" w14:textId="77777777" w:rsidR="00343E55" w:rsidRDefault="00343E55" w:rsidP="00343E55">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="47B12205" w14:textId="77777777" w:rsidR="00343E55" w:rsidRDefault="00343E55" w:rsidP="00343E55">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Individual projects may request single-year funding up to </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>$50,000</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7172F84C" w14:textId="77777777" w:rsidR="00343E55" w:rsidRDefault="00343E55" w:rsidP="00343E55">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="1"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="62AC7DAF" w14:textId="77777777" w:rsidR="00343E55" w:rsidRDefault="00343E55" w:rsidP="00343E55">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Applicants may apply for single-year funding for a project that was previously funded. However, receiving funding during one funding period does not guarantee that the project will be funded in future years. In addition, each year’s application must state the rationale and research plan for that funding year.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BBAAA74" w14:textId="77777777" w:rsidR="00343E55" w:rsidRDefault="00343E55" w:rsidP="00343E55">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4C70B777" w14:textId="2681CE76" w:rsidR="009E31D2" w:rsidRDefault="008D0D98" w:rsidP="009D7888">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The amount of funding available from the NWSF for the funding year will be decided annually by the Board as part of the annual budget review process in December. The NWMB will consider all eligible applications that meet the submission requirements based on their merits and in light of </w:t>
+      </w:r>
+      <w:r w:rsidR="00CF27F3">
+        <w:t xml:space="preserve">available </w:t>
+      </w:r>
+      <w:r>
+        <w:t>funding. Due to limited funding</w:t>
+      </w:r>
+      <w:r w:rsidR="00684738">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> the NWMB may be unable to fund all</w:t>
+      </w:r>
+      <w:r w:rsidR="009C40D9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>applications.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B3B1FF5" w14:textId="77777777" w:rsidR="009E31D2" w:rsidRPr="00842298" w:rsidRDefault="009E31D2" w:rsidP="00343E55">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7BA407C4" w14:textId="7AB32875" w:rsidR="009E31D2" w:rsidRPr="009C40D9" w:rsidRDefault="008D0D98" w:rsidP="009D7888">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">In selecting projects for NWSF funding, the NWMB strives to fund projects that are </w:t>
+      </w:r>
+      <w:r w:rsidR="0059703E">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>directly</w:t>
+      </w:r>
+      <w:r w:rsidR="0059703E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">led by </w:t>
+      </w:r>
+      <w:r w:rsidR="008C5C50">
+        <w:t>HTOs</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="008C5C50">
+        <w:t xml:space="preserve"> RWOs,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> community-based </w:t>
+      </w:r>
+      <w:r w:rsidR="008C5C50">
+        <w:t xml:space="preserve">Inuit </w:t>
+      </w:r>
+      <w:r>
+        <w:t>organizations, or residents of Nunavut and must directly address community needs and concern</w:t>
+      </w:r>
+      <w:r w:rsidR="0059703E">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. Additionally, the NWMB funds projects that will directly address the identified NWMB and </w:t>
+      </w:r>
+      <w:r w:rsidR="0041075F">
+        <w:t>R</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">egional wildlife management and research priorities (please refer to the current </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">NWMB Wildlife Management and Research Priorities </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">and </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regional Wildlife Management and Research Priorities </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">available online at </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId14" w:history="1">
+        <w:r w:rsidR="005D763D" w:rsidRPr="00A51C85">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>www.nwmb.com/en/funding/priorities</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30CE4E78" w14:textId="77777777" w:rsidR="009E31D2" w:rsidRDefault="009E31D2" w:rsidP="00343E55">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="75A52968" w14:textId="4131DCB6" w:rsidR="009E31D2" w:rsidRDefault="008D0D98" w:rsidP="009D7888">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The NWSF does not provide multi-year funding; therefore, a separate application is required for each year if the project </w:t>
+      </w:r>
+      <w:r w:rsidR="00CF27F3">
+        <w:t xml:space="preserve">needs </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">more than one year to complete </w:t>
+      </w:r>
+      <w:r w:rsidR="00A1646B">
+        <w:t>its</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> objectives.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="757161FB" w14:textId="77D0B83A" w:rsidR="009E31D2" w:rsidRDefault="009E31D2" w:rsidP="00343E55">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="19C8C4BC" w14:textId="1D387100" w:rsidR="009E31D2" w:rsidRPr="00193129" w:rsidRDefault="00F143F1" w:rsidP="00343E55">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="1120" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="78FCA3EC" wp14:editId="1953BE15">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="margin">
+                  <wp:align>center</wp:align>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>14992</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="5981065" cy="0"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapTopAndBottom/>
+                <wp:docPr id="378912380" name="Line 77"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr>
+                        <a:cxnSpLocks noChangeShapeType="1"/>
+                      </wps:cNvCnPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="5981065" cy="0"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="line">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="18288">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:round/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                        <a:extLst>
+                          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                              <a:noFill/>
+                            </a14:hiddenFill>
+                          </a:ext>
+                        </a:extLst>
+                      </wps:spPr>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="page">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="page">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:line w14:anchorId="770607D9" id="Line 77" o:spid="_x0000_s1026" style="position:absolute;z-index:1120;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="0,1.2pt" to="470.95pt,1.2pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBj6oszsAEAAEkDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3YCtPCEOD2k6y7d&#10;FqDtBzCSbAuVRUFUYufvJ6lJWmy3YT4IpEg+PT7S67t5tOyoAxl0LV8uas60k6iM61v+8vzwpeGM&#10;IjgFFp1u+UkTv9t8/rSevNArHNAqHVgCcSQm3/IhRi+qiuSgR6AFeu1SsMMwQkxu6CsVYEroo61W&#10;dX1bTRiUDyg1Ubq9fwvyTcHvOi3jr64jHZlteeIWyxnKuc9ntVmD6AP4wcgzDfgHFiMYlx69Qt1D&#10;BHYI5i+o0ciAhF1cSBwr7DojdekhdbOs/+jmaQCvSy9JHPJXmej/wcqfx63bhUxdzu7JP6J8JeZw&#10;O4DrdSHwfPJpcMssVTV5EteS7JDfBbaffqBKOXCIWFSYuzBmyNQfm4vYp6vYeo5Mpsubr82yvr3h&#10;TF5iFYhLoQ8Uv2scWTZabo3LOoCA4yPFTATEJSVfO3ww1pZZWsemxLZZNU2pILRG5WjOo9Dvtzaw&#10;I+R1KF9pK0U+pgU8OFXQBg3q29mOYOybnV637qxGFiBvG4k9qtMuXFRK8yo0z7uVF+KjX6rf/4DN&#10;bwAAAP//AwBQSwMEFAAGAAgAAAAhAP39oRDZAAAABAEAAA8AAABkcnMvZG93bnJldi54bWxMj81u&#10;wjAQhO+VeAdrkXorDoiiErJBtFIfAIraq4m3+SFem9ghoU9ft5f2OJrRzDfZdjStuFLna8sI81kC&#10;griwuuYS4fj2+vAEwgfFWrWWCeFGHrb55C5TqbYD7+l6CKWIJexThVCF4FIpfVGRUX5mHXH0Pm1n&#10;VIiyK6Xu1BDLTSsXSbKSRtUcFyrl6KWi4nzoDcLlvfchafzNNcPz8XH18eX2tkG8n467DYhAY/gL&#10;ww9+RIc8Mp1sz9qLFiEeCQiLJYhorpfzNYjTr5Z5Jv/D598AAAD//wMAUEsBAi0AFAAGAAgAAAAh&#10;ALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAU&#10;AAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAU&#10;AAYACAAAACEAY+qLM7ABAABJAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwEC&#10;LQAUAAYACAAAACEA/f2hENkAAAAEAQAADwAAAAAAAAAAAAAAAAAKBAAAZHJzL2Rvd25yZXYueG1s&#10;UEsFBgAAAAAEAAQA8wAAABAFAAAAAA==&#10;" strokeweight="1.44pt">
+                <w10:wrap type="topAndBottom" anchorx="margin"/>
+              </v:line>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46301F29" w14:textId="77777777" w:rsidR="009E31D2" w:rsidRDefault="008D0D98" w:rsidP="009D7888">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:ind w:left="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>UNUSED FUNDS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F2850F2" w14:textId="77777777" w:rsidR="009E31D2" w:rsidRDefault="009E31D2" w:rsidP="005D38E1">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="08B620B8" w14:textId="7684DF68" w:rsidR="009E31D2" w:rsidRDefault="006E2FBB" w:rsidP="009D7888">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006E2FBB">
+        <w:t>Notification of unexpended funds must be provided at the end of the project (i.e., by the final report due date). Any unused funds must be returned to the NWMB within 90 days of that date.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E11ED4A" w14:textId="77777777" w:rsidR="009E31D2" w:rsidRPr="00842298" w:rsidRDefault="009E31D2" w:rsidP="00343E55">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="20C8FD70" w14:textId="77777777" w:rsidR="009E31D2" w:rsidRDefault="008D0D98" w:rsidP="009D7888">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t>The NWSF does not allow the carry-over of funds from one year to the next.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38C5EE0F" w14:textId="77777777" w:rsidR="009E31D2" w:rsidRPr="00193129" w:rsidRDefault="009E31D2" w:rsidP="00343E55">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A3706DB" w14:textId="447CD5F8" w:rsidR="00193129" w:rsidRDefault="00193129" w:rsidP="009D7888">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:ind w:left="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="503307752" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5EDA7E87" wp14:editId="04297618">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="margin">
+                  <wp:align>right</wp:align>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>13162</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="5981065" cy="0"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapTopAndBottom/>
+                <wp:docPr id="562894052" name="Line 76"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr>
+                        <a:cxnSpLocks noChangeShapeType="1"/>
+                      </wps:cNvCnPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="5981065" cy="0"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="line">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="18288">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:round/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                        <a:extLst>
+                          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                              <a:noFill/>
+                            </a14:hiddenFill>
+                          </a:ext>
+                        </a:extLst>
+                      </wps:spPr>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="page">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="page">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:line w14:anchorId="11B874C3" id="Line 76" o:spid="_x0000_s1026" style="position:absolute;z-index:503307752;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:right;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="419.75pt,1.05pt" to="890.7pt,1.05pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBj6oszsAEAAEkDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3YCtPCEOD2k6y7d&#10;FqDtBzCSbAuVRUFUYufvJ6lJWmy3YT4IpEg+PT7S67t5tOyoAxl0LV8uas60k6iM61v+8vzwpeGM&#10;IjgFFp1u+UkTv9t8/rSevNArHNAqHVgCcSQm3/IhRi+qiuSgR6AFeu1SsMMwQkxu6CsVYEroo61W&#10;dX1bTRiUDyg1Ubq9fwvyTcHvOi3jr64jHZlteeIWyxnKuc9ntVmD6AP4wcgzDfgHFiMYlx69Qt1D&#10;BHYI5i+o0ciAhF1cSBwr7DojdekhdbOs/+jmaQCvSy9JHPJXmej/wcqfx63bhUxdzu7JP6J8JeZw&#10;O4DrdSHwfPJpcMssVTV5EteS7JDfBbaffqBKOXCIWFSYuzBmyNQfm4vYp6vYeo5Mpsubr82yvr3h&#10;TF5iFYhLoQ8Uv2scWTZabo3LOoCA4yPFTATEJSVfO3ww1pZZWsemxLZZNU2pILRG5WjOo9Dvtzaw&#10;I+R1KF9pK0U+pgU8OFXQBg3q29mOYOybnV637qxGFiBvG4k9qtMuXFRK8yo0z7uVF+KjX6rf/4DN&#10;bwAAAP//AwBQSwMEFAAGAAgAAAAhAC00L2nZAAAABAEAAA8AAABkcnMvZG93bnJldi54bWxMj81O&#10;wzAQhO9IfQdrkbhRJxVUbYhTFSQeoKVqr2685Id4bbJOk/L0GC5wHM1o5pt8M9lOXLDnxpGCdJ6A&#10;QCqdaahScHh7vV+B4KDJ6M4RKrgiw6aY3eQ6M26kHV72oRKxhDjTCuoQfCYllzVazXPnkaL37nqr&#10;Q5R9JU2vx1huO7lIkqW0uqG4UGuPLzWWH/vBKvg8DhySlq++HZ8Pj8vTl9+5Vqm722n7BCLgFP7C&#10;8IMf0aGITGc3kGHRKYhHgoJFCiKa64d0DeL8q2WRy//wxTcAAAD//wMAUEsBAi0AFAAGAAgAAAAh&#10;ALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAU&#10;AAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAU&#10;AAYACAAAACEAY+qLM7ABAABJAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwEC&#10;LQAUAAYACAAAACEALTQvadkAAAAEAQAADwAAAAAAAAAAAAAAAAAKBAAAZHJzL2Rvd25yZXYueG1s&#10;UEsFBgAAAAAEAAQA8wAAABAFAAAAAA==&#10;" strokeweight="1.44pt">
+                <w10:wrap type="topAndBottom" anchorx="margin"/>
+              </v:line>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C4A92F6" w14:textId="0E35E41D" w:rsidR="009E31D2" w:rsidRDefault="008D0D98" w:rsidP="009D7888">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:ind w:left="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>MANAGEMENT AND RESEARCH PRIORITIES</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73F4B537" w14:textId="77777777" w:rsidR="009E31D2" w:rsidRDefault="009E31D2" w:rsidP="005D38E1">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7AF7A455" w14:textId="09B1826E" w:rsidR="005633DF" w:rsidRDefault="005633DF" w:rsidP="009D7888">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005633DF">
+        <w:t>The NWMB will establish its own Wildlife Management and Research Priorities and work with HTOs and RWOs to develop and review Regional Wildlife Management and Research Priorities through the completion of regional workshops as needed</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="8" w:name="_Hlk206490865"/>
+      <w:r w:rsidR="00162CCB">
+        <w:t xml:space="preserve"> (every 3–5 years)</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="8"/>
+      <w:r w:rsidRPr="005633DF">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="572D3221" w14:textId="77777777" w:rsidR="009E31D2" w:rsidRDefault="009E31D2" w:rsidP="005D38E1">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="2"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="334F6F3C" w14:textId="53195CA8" w:rsidR="007A22AB" w:rsidRDefault="007A22AB" w:rsidP="009D7888">
+      <w:bookmarkStart w:id="9" w:name="_Hlk206588881"/>
+      <w:bookmarkStart w:id="10" w:name="_Hlk206490967"/>
+      <w:r w:rsidRPr="007A22AB">
+        <w:t xml:space="preserve">Proposals that address NWMB </w:t>
+      </w:r>
+      <w:r>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A22AB">
+        <w:t xml:space="preserve"> regional priorities are more likely to receive funding. The list of current priorities is available</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> at </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId15" w:history="1">
+        <w:r w:rsidRPr="00E7188D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>www.nwmb.com/en/conservation-education/list-all-documents/funding-guides/priorities</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:p w14:paraId="6DC89279" w14:textId="5C3D4D94" w:rsidR="007A22AB" w:rsidRDefault="007A22AB" w:rsidP="009D7888"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:p w14:paraId="360896B6" w14:textId="36D5FD9C" w:rsidR="009E31D2" w:rsidRPr="00193129" w:rsidRDefault="00BF2066" w:rsidP="00BF2066">
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="1192" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="41A7AB76" wp14:editId="58A8CE84">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="margin">
+                  <wp:align>right</wp:align>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>24765</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="5981065" cy="0"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapTopAndBottom/>
+                <wp:docPr id="644052357" name="Line 74"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr>
+                        <a:cxnSpLocks noChangeShapeType="1"/>
+                      </wps:cNvCnPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="5981065" cy="0"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="line">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="18288">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:round/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                        <a:extLst>
+                          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                              <a:noFill/>
+                            </a14:hiddenFill>
+                          </a:ext>
+                        </a:extLst>
+                      </wps:spPr>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="page">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="page">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:line w14:anchorId="7115D590" id="Line 74" o:spid="_x0000_s1026" style="position:absolute;z-index:1192;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:right;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="419.75pt,1.95pt" to="890.7pt,1.95pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBj6oszsAEAAEkDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3YCtPCEOD2k6y7d&#10;FqDtBzCSbAuVRUFUYufvJ6lJWmy3YT4IpEg+PT7S67t5tOyoAxl0LV8uas60k6iM61v+8vzwpeGM&#10;IjgFFp1u+UkTv9t8/rSevNArHNAqHVgCcSQm3/IhRi+qiuSgR6AFeu1SsMMwQkxu6CsVYEroo61W&#10;dX1bTRiUDyg1Ubq9fwvyTcHvOi3jr64jHZlteeIWyxnKuc9ntVmD6AP4wcgzDfgHFiMYlx69Qt1D&#10;BHYI5i+o0ciAhF1cSBwr7DojdekhdbOs/+jmaQCvSy9JHPJXmej/wcqfx63bhUxdzu7JP6J8JeZw&#10;O4DrdSHwfPJpcMssVTV5EteS7JDfBbaffqBKOXCIWFSYuzBmyNQfm4vYp6vYeo5Mpsubr82yvr3h&#10;TF5iFYhLoQ8Uv2scWTZabo3LOoCA4yPFTATEJSVfO3ww1pZZWsemxLZZNU2pILRG5WjOo9Dvtzaw&#10;I+R1KF9pK0U+pgU8OFXQBg3q29mOYOybnV637qxGFiBvG4k9qtMuXFRK8yo0z7uVF+KjX6rf/4DN&#10;bwAAAP//AwBQSwMEFAAGAAgAAAAhAH5n3FrZAAAABAEAAA8AAABkcnMvZG93bnJldi54bWxMj81u&#10;wjAQhO+VeAdrkXorDv1BJcRBbaU+ABS1VxMv+SFem9ghoU/fbS/0NqNZzXybrUfbijN2oXakYD5L&#10;QCAVztRUKth9vN89gwhRk9GtI1RwwQDrfHKT6dS4gTZ43sZScAmFVCuoYvSplKGo0Oowcx6Js4Pr&#10;rI5su1KaTg9cblt5nyQLaXVNvFBpj28VFsdtbxWcPvsQkyZcfDO87p4WX99+4xqlbqfjywpExDFe&#10;j+EXn9EhZ6a968kE0SrgR6KChyUIDpePcxb7Py/zTP6Hz38AAAD//wMAUEsBAi0AFAAGAAgAAAAh&#10;ALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAU&#10;AAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAU&#10;AAYACAAAACEAY+qLM7ABAABJAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwEC&#10;LQAUAAYACAAAACEAfmfcWtkAAAAEAQAADwAAAAAAAAAAAAAAAAAKBAAAZHJzL2Rvd25yZXYueG1s&#10;UEsFBgAAAAAEAAQA8wAAABAFAAAAAA==&#10;" strokeweight="1.44pt">
+                <w10:wrap type="topAndBottom" anchorx="margin"/>
+              </v:line>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CD42B56" w14:textId="31CC548F" w:rsidR="009E31D2" w:rsidRDefault="008D0D98" w:rsidP="009D7888">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:ind w:left="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>CONSULTATION REQUIREMENTS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="228F660C" w14:textId="6AA45264" w:rsidR="009E31D2" w:rsidRDefault="009E31D2" w:rsidP="005D38E1">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="1"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F6FD9C6" w14:textId="6355B8C2" w:rsidR="00CF27F3" w:rsidRPr="0006007A" w:rsidRDefault="00CF27F3" w:rsidP="009D7888">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0006007A">
+        <w:t xml:space="preserve">For </w:t>
+      </w:r>
+      <w:r>
+        <w:t>NWSF</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0006007A">
+        <w:t xml:space="preserve"> projects that affect more than five communities, a letter of support from the affected RWO(s) is required. </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">A letter from each community HTO is required if </w:t>
+      </w:r>
+      <w:r w:rsidR="00E46937">
+        <w:t>fewer</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> than five communities are affect</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0006007A">
+        <w:t>ed.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="369F5DD2" w14:textId="77777777" w:rsidR="009E31D2" w:rsidRDefault="009E31D2" w:rsidP="00842298">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3D91D66E" w14:textId="4FD8EE2F" w:rsidR="00CF27F3" w:rsidRPr="002E65FD" w:rsidRDefault="00CF27F3" w:rsidP="009D7888">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="11" w:name="_Hlk199251627"/>
+      <w:r>
+        <w:t>Only projects that prov</w:t>
+      </w:r>
+      <w:r w:rsidR="00122040">
+        <w:t>ide proof of</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> HTO or RWO support will be considered for funding.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:p w14:paraId="1C6CCBD1" w14:textId="5852CF10" w:rsidR="009E31D2" w:rsidRDefault="009E31D2" w:rsidP="000467E8">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:right="249"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1DA65820" w14:textId="2D20EE04" w:rsidR="009E31D2" w:rsidRDefault="00E46937" w:rsidP="009D7888">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46937">
+        <w:t xml:space="preserve">The NWMB recommends that all projects provide in-community reporting of the </w:t>
+      </w:r>
+      <w:r w:rsidR="000935E7" w:rsidRPr="00E46937">
+        <w:t>results</w:t>
+      </w:r>
+      <w:r w:rsidR="000935E7">
+        <w:t>, but</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46937">
+        <w:t xml:space="preserve"> understands this is not always possible. However, projects with plans to report results in the community will score higher during staff evaluation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7ED444FD" w14:textId="260A6246" w:rsidR="000935E7" w:rsidRDefault="000935E7" w:rsidP="00193129">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:ind w:left="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="503300584" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="47F9F03D" wp14:editId="46EA7770">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="margin">
+                  <wp:align>center</wp:align>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>165251</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="5981065" cy="0"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapTopAndBottom/>
+                <wp:docPr id="1135721747" name="Line 74"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr>
+                        <a:cxnSpLocks noChangeShapeType="1"/>
+                      </wps:cNvCnPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="5981065" cy="0"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="line">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="18288">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:round/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                        <a:extLst>
+                          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                              <a:noFill/>
+                            </a14:hiddenFill>
+                          </a:ext>
+                        </a:extLst>
+                      </wps:spPr>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="page">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="page">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:line w14:anchorId="4CAD4635" id="Line 74" o:spid="_x0000_s1026" style="position:absolute;z-index:503300584;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="0,13pt" to="470.95pt,13pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBj6oszsAEAAEkDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3YCtPCEOD2k6y7d&#10;FqDtBzCSbAuVRUFUYufvJ6lJWmy3YT4IpEg+PT7S67t5tOyoAxl0LV8uas60k6iM61v+8vzwpeGM&#10;IjgFFp1u+UkTv9t8/rSevNArHNAqHVgCcSQm3/IhRi+qiuSgR6AFeu1SsMMwQkxu6CsVYEroo61W&#10;dX1bTRiUDyg1Ubq9fwvyTcHvOi3jr64jHZlteeIWyxnKuc9ntVmD6AP4wcgzDfgHFiMYlx69Qt1D&#10;BHYI5i+o0ciAhF1cSBwr7DojdekhdbOs/+jmaQCvSy9JHPJXmej/wcqfx63bhUxdzu7JP6J8JeZw&#10;O4DrdSHwfPJpcMssVTV5EteS7JDfBbaffqBKOXCIWFSYuzBmyNQfm4vYp6vYeo5Mpsubr82yvr3h&#10;TF5iFYhLoQ8Uv2scWTZabo3LOoCA4yPFTATEJSVfO3ww1pZZWsemxLZZNU2pILRG5WjOo9Dvtzaw&#10;I+R1KF9pK0U+pgU8OFXQBg3q29mOYOybnV637qxGFiBvG4k9qtMuXFRK8yo0z7uVF+KjX6rf/4DN&#10;bwAAAP//AwBQSwMEFAAGAAgAAAAhAOsRxjfaAAAABgEAAA8AAABkcnMvZG93bnJldi54bWxMj81O&#10;wzAQhO9IfQdrkbhRpxVEbYhTFSQeoKVqr2685Id4bWKnSXl6FnGA02p2VjPf5pvJduKCfWgcKVjM&#10;ExBIpTMNVQoOb6/3KxAhajK6c4QKrhhgU8xucp0ZN9IOL/tYCQ6hkGkFdYw+kzKUNVod5s4jsffu&#10;eqsjy76Sptcjh9tOLpMklVY3xA219vhSY/mxH6yCz+MQYtKGq2/H58NjevryO9cqdXc7bZ9ARJzi&#10;3zH84DM6FMx0dgOZIDoF/EhUsEx5srt+WKxBnH8Xssjlf/ziGwAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAGPqizOwAQAASQMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAOsRxjfaAAAABgEAAA8AAAAAAAAAAAAAAAAACgQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAAARBQAAAAA=&#10;" strokeweight="1.44pt">
+                <w10:wrap type="topAndBottom" anchorx="margin"/>
+              </v:line>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7202E658" w14:textId="77777777" w:rsidR="00193129" w:rsidRDefault="00193129" w:rsidP="009D7888">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:ind w:left="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="476BB708" w14:textId="455BE8E8" w:rsidR="009E31D2" w:rsidRDefault="008D0D98" w:rsidP="009D7888">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:ind w:left="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>REPORTING REQUIREMENTS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A598A72" w14:textId="77777777" w:rsidR="009E31D2" w:rsidRDefault="009E31D2" w:rsidP="005D38E1">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2820F768" w14:textId="77777777" w:rsidR="009E31D2" w:rsidRDefault="008D0D98" w:rsidP="009D7888">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t>The following reports are required by the NWMB:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EA8D459" w14:textId="77777777" w:rsidR="009E31D2" w:rsidRPr="000467E8" w:rsidRDefault="009E31D2" w:rsidP="005D38E1">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="10"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="9832" w:type="dxa"/>
-        <w:tblInd w:w="5" w:type="dxa"/>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="-5" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2268"/>
+        <w:gridCol w:w="2268"/>
+        <w:gridCol w:w="2268"/>
+        <w:gridCol w:w="2268"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00772277" w14:paraId="50EDCA6C" w14:textId="51EF58CB" w:rsidTr="009D7888">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="74D43065" w14:textId="7CB7BDAF" w:rsidR="00772277" w:rsidRPr="0034584E" w:rsidRDefault="00772277" w:rsidP="00BC01FA">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:before="10"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="12" w:name="_Hlk199763710"/>
+            <w:r w:rsidRPr="0034584E">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Call for Application</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B5181D0" w14:textId="32035920" w:rsidR="00772277" w:rsidRPr="0034584E" w:rsidRDefault="00772277" w:rsidP="00BC01FA">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:before="10"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0034584E">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Project</w:t>
+            </w:r>
+            <w:r w:rsidR="00B13DC7">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Report</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="175A9DB9" w14:textId="2459DF77" w:rsidR="00772277" w:rsidRPr="0034584E" w:rsidRDefault="00772277" w:rsidP="00BC01FA">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:before="10"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0034584E">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Financial Report</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="662E4AD8" w14:textId="282F8008" w:rsidR="00772277" w:rsidRPr="0034584E" w:rsidRDefault="00772277" w:rsidP="00BC01FA">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:before="10"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Return Unused Funds</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00772277" w14:paraId="1333DEBB" w14:textId="18FA3E47" w:rsidTr="009D7888">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D7B8479" w14:textId="089F5A34" w:rsidR="00772277" w:rsidRPr="0034584E" w:rsidRDefault="00772277" w:rsidP="00BC01FA">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:before="10"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="0034584E">
+              <w:t>January</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1695FDBC" w14:textId="655DC03E" w:rsidR="00772277" w:rsidRPr="0034584E" w:rsidRDefault="00772277" w:rsidP="00BC01FA">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:before="10"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="0034584E">
+              <w:t>March 31</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C3F3A74" w14:textId="4A27C419" w:rsidR="00772277" w:rsidRPr="0034584E" w:rsidRDefault="00772277" w:rsidP="00BC01FA">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:before="10"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="0034584E">
+              <w:t>March 31</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5333DC4B" w14:textId="72088858" w:rsidR="00772277" w:rsidRPr="0034584E" w:rsidRDefault="00772277" w:rsidP="00BC01FA">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:before="10"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>June 30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00772277" w14:paraId="3494A2E1" w14:textId="0797136C" w:rsidTr="009D7888">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="47F45FB5" w14:textId="67DB6C84" w:rsidR="00772277" w:rsidRPr="0034584E" w:rsidRDefault="00F54E47" w:rsidP="00BC01FA">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:before="10"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>May</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0508904E" w14:textId="499100C1" w:rsidR="00772277" w:rsidRPr="0034584E" w:rsidRDefault="00F54E47" w:rsidP="00BC01FA">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:before="10"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>June</w:t>
+            </w:r>
+            <w:r w:rsidR="00772277">
+              <w:t xml:space="preserve"> 3</w:t>
+            </w:r>
+            <w:r w:rsidR="00CC62B2">
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5706DE15" w14:textId="6504F21E" w:rsidR="00772277" w:rsidRPr="0034584E" w:rsidRDefault="00F54E47" w:rsidP="00BC01FA">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:before="10"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>June</w:t>
+            </w:r>
+            <w:r w:rsidR="00772277">
+              <w:t xml:space="preserve"> 3</w:t>
+            </w:r>
+            <w:r w:rsidR="00CC62B2">
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="49D0D879" w14:textId="41C434E1" w:rsidR="00772277" w:rsidRDefault="00F54E47" w:rsidP="00BC01FA">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:before="10"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>September</w:t>
+            </w:r>
+            <w:r w:rsidR="00772277">
+              <w:t xml:space="preserve"> 3</w:t>
+            </w:r>
+            <w:r w:rsidR="00CC62B2">
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkEnd w:id="12"/>
+    <w:p w14:paraId="7B042B88" w14:textId="621CBA94" w:rsidR="0034584E" w:rsidRPr="000467E8" w:rsidRDefault="00EB3B9D" w:rsidP="009D7888">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000467E8">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>* All report deadlines refer to the calendar year following project approval.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A9F870A" w14:textId="77777777" w:rsidR="00EB3B9D" w:rsidRPr="000467E8" w:rsidRDefault="00EB3B9D" w:rsidP="005D38E1">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="10"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2DE75BBC" w14:textId="01DF7A0A" w:rsidR="009E31D2" w:rsidRDefault="000935E7" w:rsidP="009D7888">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t>The project leader is responsible for coordinating</w:t>
+      </w:r>
+      <w:r w:rsidR="008D0D98">
+        <w:t xml:space="preserve"> the submission of these reports. </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="13" w:name="_Hlk199773925"/>
+      <w:r w:rsidR="008D0D98">
+        <w:t xml:space="preserve">Failure to submit the required reports on time or in the format identified in this funding guide will result in the rejection of future funding requests from the </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="14" w:name="_Hlk199774005"/>
+      <w:r w:rsidR="002462CD">
+        <w:t>project leader or their organization</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="14"/>
+      <w:r w:rsidR="008D0D98">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:p w14:paraId="1FB70973" w14:textId="77777777" w:rsidR="009E31D2" w:rsidRDefault="009E31D2" w:rsidP="005D38E1">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="1"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="222A67B6" w14:textId="05013DB6" w:rsidR="009E31D2" w:rsidRDefault="008D0D98" w:rsidP="009D7888">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Reports may be submitted by email (preferred), fax</w:t>
+      </w:r>
+      <w:r w:rsidR="002462CD">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> or regular mail. If submitting electronically, do not send additional hard copies. Receipt of all reports will be acknowledged by the NWMB when received. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06537123" w14:textId="77777777" w:rsidR="000935E7" w:rsidRDefault="000935E7" w:rsidP="000467E8">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:right="427"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4FD97500" w14:textId="2410FCCD" w:rsidR="009E31D2" w:rsidRDefault="008D0D98" w:rsidP="009D7888">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t>All reports submitted after the deadline will be considered late</w:t>
+      </w:r>
+      <w:r w:rsidR="00562479">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> and this will be factored into future funding requests as a penalty during the application scoring process. New proposals will not be accepted from applicants with outstanding reports. </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="15" w:name="_Hlk206571180"/>
+      <w:r w:rsidR="00562479" w:rsidRPr="00562479">
+        <w:t>Applicants who submit a report after the deadline will have six (6) points deducted from applications submitted in the funding year following the missed deadline</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="15"/>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="646A7091" w14:textId="2559B4F0" w:rsidR="00C107D4" w:rsidRDefault="00C107D4" w:rsidP="000467E8">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="76DB02AD" w14:textId="01B3E047" w:rsidR="00193129" w:rsidRDefault="00193129" w:rsidP="009D7888">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:ind w:left="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="503302632" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5CD8F482" wp14:editId="6CAFBBB0">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="margin">
+                  <wp:align>left</wp:align>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>7374</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="5981065" cy="0"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapTopAndBottom/>
+                <wp:docPr id="71567812" name="Line 74"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr>
+                        <a:cxnSpLocks noChangeShapeType="1"/>
+                      </wps:cNvCnPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="5981065" cy="0"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="line">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="18288">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:round/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                        <a:extLst>
+                          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                              <a:noFill/>
+                            </a14:hiddenFill>
+                          </a:ext>
+                        </a:extLst>
+                      </wps:spPr>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="page">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="page">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:line w14:anchorId="36E1FC94" id="Line 74" o:spid="_x0000_s1026" style="position:absolute;z-index:503302632;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="0,.6pt" to="470.95pt,.6pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBj6oszsAEAAEkDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3YCtPCEOD2k6y7d&#10;FqDtBzCSbAuVRUFUYufvJ6lJWmy3YT4IpEg+PT7S67t5tOyoAxl0LV8uas60k6iM61v+8vzwpeGM&#10;IjgFFp1u+UkTv9t8/rSevNArHNAqHVgCcSQm3/IhRi+qiuSgR6AFeu1SsMMwQkxu6CsVYEroo61W&#10;dX1bTRiUDyg1Ubq9fwvyTcHvOi3jr64jHZlteeIWyxnKuc9ntVmD6AP4wcgzDfgHFiMYlx69Qt1D&#10;BHYI5i+o0ciAhF1cSBwr7DojdekhdbOs/+jmaQCvSy9JHPJXmej/wcqfx63bhUxdzu7JP6J8JeZw&#10;O4DrdSHwfPJpcMssVTV5EteS7JDfBbaffqBKOXCIWFSYuzBmyNQfm4vYp6vYeo5Mpsubr82yvr3h&#10;TF5iFYhLoQ8Uv2scWTZabo3LOoCA4yPFTATEJSVfO3ww1pZZWsemxLZZNU2pILRG5WjOo9Dvtzaw&#10;I+R1KF9pK0U+pgU8OFXQBg3q29mOYOybnV637qxGFiBvG4k9qtMuXFRK8yo0z7uVF+KjX6rf/4DN&#10;bwAAAP//AwBQSwMEFAAGAAgAAAAhAKm644rYAAAABAEAAA8AAABkcnMvZG93bnJldi54bWxMj81u&#10;wjAQhO+V+g7WIvVWHFCLII2D2kp9ACiCq4m3+SFeu7FDQp++C5f2ODurmW+y9WhbccYu1I4UzKYJ&#10;CKTCmZpKBbvPj8cliBA1Gd06QgUXDLDO7+8ynRo30AbP21gKDqGQagVVjD6VMhQVWh2mziOx9+U6&#10;qyPLrpSm0wOH21bOk2Qhra6JGyrt8b3C4rTtrYLvfR9i0oSLb4a33fPi8OM3rlHqYTK+voCIOMa/&#10;Z7jiMzrkzHR0PZkgWgU8JPJ1DoLN1dNsBeJ40zLP5H/4/BcAAP//AwBQSwECLQAUAAYACAAAACEA&#10;toM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQA&#10;BgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQA&#10;BgAIAAAAIQBj6oszsAEAAEkDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQIt&#10;ABQABgAIAAAAIQCpuuOK2AAAAAQBAAAPAAAAAAAAAAAAAAAAAAoEAABkcnMvZG93bnJldi54bWxQ&#10;SwUGAAAAAAQABADzAAAADwUAAAAA&#10;" strokeweight="1.44pt">
+                <w10:wrap type="topAndBottom" anchorx="margin"/>
+              </v:line>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4867176F" w14:textId="267C1810" w:rsidR="009E31D2" w:rsidRDefault="008D0D98" w:rsidP="009D7888">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:ind w:left="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>FINAL PROJECT REPORT</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35FACE9F" w14:textId="77777777" w:rsidR="009E31D2" w:rsidRDefault="009E31D2" w:rsidP="005D38E1">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="1"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="71D586AC" w14:textId="164E3A22" w:rsidR="009E31D2" w:rsidRDefault="008D0D98" w:rsidP="009D7888">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Final project reports will be used by the NWMB as the basis for making decisions about the wildlife population in question, if required. Final project reports should follow the format provided below.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="279C5751" w14:textId="77777777" w:rsidR="009E31D2" w:rsidRPr="000467E8" w:rsidRDefault="009E31D2" w:rsidP="005D38E1">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="10"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="33CE8862" w14:textId="77777777" w:rsidR="009E31D2" w:rsidRDefault="008D0D98" w:rsidP="009D7888">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Final project reports should provide all relevant results and conclusions from the research. The final project report should be as detailed as possible, including all technical information. There is no page limitation for final project reports.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1552D5CC" w14:textId="77777777" w:rsidR="009E31D2" w:rsidRDefault="009E31D2" w:rsidP="00343E55">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="25E09D72" w14:textId="1F44FCB7" w:rsidR="009E31D2" w:rsidRDefault="008D0D98" w:rsidP="009D7888">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t>All final project reports will be uploaded to the NWMB website.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="188F9FFD" w14:textId="15CF0E7D" w:rsidR="009E31D2" w:rsidRDefault="00DE3F5D" w:rsidP="00343E55">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="1240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0C6F5D5C" wp14:editId="4A37FCEC">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>842645</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>175895</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="6088380" cy="2871470"/>
+                <wp:effectExtent l="0" t="0" r="26670" b="24130"/>
+                <wp:wrapTopAndBottom/>
+                <wp:docPr id="1220777486" name="Text Box 72"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="6088380" cy="2871470"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="6096">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                        <a:extLst>
+                          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                              <a:solidFill>
+                                <a:srgbClr val="FFFFFF"/>
+                              </a:solidFill>
+                            </a14:hiddenFill>
+                          </a:ext>
+                        </a:extLst>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="6A93A90E" w14:textId="77777777" w:rsidR="009E31D2" w:rsidRDefault="008D0D98">
+                            <w:pPr>
+                              <w:pStyle w:val="BodyText"/>
+                              <w:spacing w:before="19"/>
+                              <w:ind w:left="108"/>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:u w:val="single"/>
+                              </w:rPr>
+                              <w:t>Required format for Final Project Reports:</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="3DC96C02" w14:textId="77777777" w:rsidR="009E31D2" w:rsidRDefault="009E31D2">
+                            <w:pPr>
+                              <w:pStyle w:val="BodyText"/>
+                              <w:spacing w:before="9"/>
+                              <w:rPr>
+                                <w:sz w:val="21"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="73414E1B" w14:textId="7AA9EAE1" w:rsidR="009E31D2" w:rsidRDefault="008D0D98">
+                            <w:pPr>
+                              <w:pStyle w:val="BodyText"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="5"/>
+                              </w:numPr>
+                              <w:tabs>
+                                <w:tab w:val="left" w:pos="416"/>
+                              </w:tabs>
+                              <w:ind w:hanging="283"/>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:u w:val="single"/>
+                              </w:rPr>
+                              <w:t>NWSF Project Number:</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:t xml:space="preserve"> (e.g.</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:spacing w:val="2"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:t>20</w:t>
+                            </w:r>
+                            <w:r w:rsidR="003402A5">
+                              <w:t>25</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:t>-001)</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="2B5E69A8" w14:textId="77777777" w:rsidR="009E31D2" w:rsidRDefault="008D0D98">
+                            <w:pPr>
+                              <w:pStyle w:val="BodyText"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="5"/>
+                              </w:numPr>
+                              <w:tabs>
+                                <w:tab w:val="left" w:pos="416"/>
+                              </w:tabs>
+                              <w:spacing w:before="2" w:line="252" w:lineRule="exact"/>
+                              <w:ind w:hanging="283"/>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:u w:val="single"/>
+                              </w:rPr>
+                              <w:t>Project Title:</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:t xml:space="preserve"> Provide a one to two sentence title as identified in your application for</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:spacing w:val="-26"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:t>funding.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="600811A5" w14:textId="4050CD88" w:rsidR="009E31D2" w:rsidRDefault="008D0D98">
+                            <w:pPr>
+                              <w:pStyle w:val="BodyText"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="5"/>
+                              </w:numPr>
+                              <w:tabs>
+                                <w:tab w:val="left" w:pos="416"/>
+                              </w:tabs>
+                              <w:ind w:right="609" w:hanging="283"/>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:u w:val="single"/>
+                              </w:rPr>
+                              <w:t>Project Leader:</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:t xml:space="preserve"> Provide name and contact information, including a telephone and email where you can be</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:spacing w:val="-1"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:t>reached.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="3099C8F3" w14:textId="77777777" w:rsidR="009E31D2" w:rsidRDefault="008D0D98">
+                            <w:pPr>
+                              <w:pStyle w:val="BodyText"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="5"/>
+                              </w:numPr>
+                              <w:tabs>
+                                <w:tab w:val="left" w:pos="416"/>
+                              </w:tabs>
+                              <w:ind w:hanging="283"/>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:u w:val="single"/>
+                              </w:rPr>
+                              <w:t>Summary:</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:t xml:space="preserve"> Provide a non-technical summary of your</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:spacing w:val="-3"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:t>project.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="16BEDC3C" w14:textId="77777777" w:rsidR="009E31D2" w:rsidRDefault="008D0D98">
+                            <w:pPr>
+                              <w:pStyle w:val="BodyText"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="5"/>
+                              </w:numPr>
+                              <w:tabs>
+                                <w:tab w:val="left" w:pos="416"/>
+                              </w:tabs>
+                              <w:spacing w:before="2" w:line="252" w:lineRule="exact"/>
+                              <w:ind w:hanging="283"/>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:u w:val="single"/>
+                              </w:rPr>
+                              <w:t>Project Objectives:</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:t xml:space="preserve"> Provide an analysis of the project objectives and</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:spacing w:val="-6"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:t>achievements.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="3313A7FD" w14:textId="77777777" w:rsidR="009E31D2" w:rsidRDefault="008D0D98">
+                            <w:pPr>
+                              <w:pStyle w:val="BodyText"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="5"/>
+                              </w:numPr>
+                              <w:tabs>
+                                <w:tab w:val="left" w:pos="416"/>
+                              </w:tabs>
+                              <w:ind w:right="748" w:hanging="283"/>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:u w:val="single"/>
+                              </w:rPr>
+                              <w:t>Materials and Methods:</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:t xml:space="preserve"> Provide information on materials and methods used during the research</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:spacing w:val="-3"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:t>project.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="1420659C" w14:textId="77777777" w:rsidR="009E31D2" w:rsidRDefault="008D0D98">
+                            <w:pPr>
+                              <w:pStyle w:val="BodyText"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="5"/>
+                              </w:numPr>
+                              <w:tabs>
+                                <w:tab w:val="left" w:pos="416"/>
+                              </w:tabs>
+                              <w:spacing w:line="252" w:lineRule="exact"/>
+                              <w:ind w:hanging="283"/>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:u w:val="single"/>
+                              </w:rPr>
+                              <w:t>Results:</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:t xml:space="preserve"> Provide analysis of results of the research, include all data</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:spacing w:val="-9"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:t>collected.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="39E6DD33" w14:textId="77777777" w:rsidR="009E31D2" w:rsidRDefault="008D0D98">
+                            <w:pPr>
+                              <w:pStyle w:val="BodyText"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="5"/>
+                              </w:numPr>
+                              <w:tabs>
+                                <w:tab w:val="left" w:pos="416"/>
+                              </w:tabs>
+                              <w:ind w:right="412" w:hanging="283"/>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:u w:val="single"/>
+                              </w:rPr>
+                              <w:t>Discussion/Management Implications:</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:t xml:space="preserve"> Provide explanations as to the possible current and future management implications arising from your research. Include recommendations pertaining to the NWMB’s</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:spacing w:val="-2"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:t>mandate.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="68C0CAF6" w14:textId="77777777" w:rsidR="009E31D2" w:rsidRDefault="008D0D98">
+                            <w:pPr>
+                              <w:pStyle w:val="BodyText"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="5"/>
+                              </w:numPr>
+                              <w:tabs>
+                                <w:tab w:val="left" w:pos="416"/>
+                              </w:tabs>
+                              <w:ind w:right="292" w:hanging="283"/>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:u w:val="single"/>
+                              </w:rPr>
+                              <w:t>Reporting to communities/resource users:</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:t xml:space="preserve"> Provide an updated schedule of consultations as per 5.2 of the NWSF application. Indicate any status or changes to</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:spacing w:val="-14"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:t>schedule.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="47372C9D" w14:textId="77777777" w:rsidR="009E31D2" w:rsidRDefault="008D0D98" w:rsidP="00751893">
+                            <w:pPr>
+                              <w:pStyle w:val="BodyText"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="5"/>
+                              </w:numPr>
+                              <w:tabs>
+                                <w:tab w:val="left" w:pos="478"/>
+                              </w:tabs>
+                              <w:ind w:left="392" w:hanging="284"/>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:u w:val="single"/>
+                              </w:rPr>
+                              <w:t>References</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="1">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="page">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="page">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="0C6F5D5C" id="Text Box 72" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:66.35pt;margin-top:13.85pt;width:479.4pt;height:226.1pt;z-index:1240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAo8zVVDAIAAPoDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjjJhtQz4hRdug4D&#10;ugvQ9QNkWbaFyaJGKbGzrx8lO2mxvRXTg0CJ1CF5eLS9HnvDjgq9Blvy1WLJmbISam3bkj/+uHuT&#10;c+aDsLUwYFXJT8rz693rV9vBFWoNHZhaISMQ64vBlbwLwRVZ5mWneuEX4JQlZwPYi0BHbLMaxUDo&#10;vcnWy+UmGwBrhyCV93R7Ozn5LuE3jZLhW9N4FZgpOdUW0o5pr+Ke7baiaFG4Tsu5DPGCKnqhLSW9&#10;QN2KINgB9T9QvZYIHpqwkNBn0DRaqtQDdbNa/tXNQyecSr0QOd5daPL/D1Z+PT6478jC+AFGGmBq&#10;wrt7kD89s7DvhG3VDSIMnRI1JV5FyrLB+WJ+Gqn2hY8g1fAFahqyOARIQGODfWSF+mSETgM4XUhX&#10;Y2CSLjfLPH+bk0uSb51frd5dpbFkojg/d+jDJwU9i0bJkaaa4MXx3odYjijOITGbhTttTJqssWyI&#10;Kd5vpsbA6Do6Y5jHttobZEcRtZFW6o08z8N6HUihRvclzy9Booh0fLR1yhKENpNNlRg78xMpmcgJ&#10;YzUyXc/kRboqqE9EGMIkSPpAZHSAvzkbSIwl978OAhVn5rMl0qNyzwaejepsCCvpackDZ5O5D5PC&#10;Dw512xHyNFYLNzSYRifKnqqYyyWBJSbnzxAV/Pycop6+7O4PAAAA//8DAFBLAwQUAAYACAAAACEA&#10;KuiI+98AAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU6DQBCG7ya+w2ZMvNmlKFIoS2NMe/Fg&#10;Qu0DbNkpoOwsYbcF397pyZ4mf+bLP98Um9n24oKj7xwpWC4iEEi1Mx01Cg5fu6cVCB80Gd07QgW/&#10;6GFT3t8VOjduogov+9AILiGfawVtCEMupa9btNov3IDEu5MbrQ4cx0aaUU9cbnsZR9GrtLojvtDq&#10;Ad9brH/2Z6sAq+/Oud1qqobQHD78Nkm2n4lSjw/z2xpEwDn8w3DVZ3Uo2enozmS86Dk/xymjCuKU&#10;5xWIsmUC4qjgJc0ykGUhb38o/wAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAo8zVVDAIA&#10;APoDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAq6Ij7&#10;3wAAAAsBAAAPAAAAAAAAAAAAAAAAAGYEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;cgUAAAAA&#10;" filled="f" strokeweight=".48pt">
+                <v:textbox inset="0,0,0,0">
+                  <w:txbxContent>
+                    <w:p w14:paraId="6A93A90E" w14:textId="77777777" w:rsidR="009E31D2" w:rsidRDefault="008D0D98">
+                      <w:pPr>
+                        <w:pStyle w:val="BodyText"/>
+                        <w:spacing w:before="19"/>
+                        <w:ind w:left="108"/>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr>
+                          <w:u w:val="single"/>
+                        </w:rPr>
+                        <w:t>Required format for Final Project Reports:</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="3DC96C02" w14:textId="77777777" w:rsidR="009E31D2" w:rsidRDefault="009E31D2">
+                      <w:pPr>
+                        <w:pStyle w:val="BodyText"/>
+                        <w:spacing w:before="9"/>
+                        <w:rPr>
+                          <w:sz w:val="21"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w14:paraId="73414E1B" w14:textId="7AA9EAE1" w:rsidR="009E31D2" w:rsidRDefault="008D0D98">
+                      <w:pPr>
+                        <w:pStyle w:val="BodyText"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="5"/>
+                        </w:numPr>
+                        <w:tabs>
+                          <w:tab w:val="left" w:pos="416"/>
+                        </w:tabs>
+                        <w:ind w:hanging="283"/>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr>
+                          <w:u w:val="single"/>
+                        </w:rPr>
+                        <w:t>NWSF Project Number:</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:t xml:space="preserve"> (e.g.</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:spacing w:val="2"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:t>20</w:t>
+                      </w:r>
+                      <w:r w:rsidR="003402A5">
+                        <w:t>25</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:t>-001)</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="2B5E69A8" w14:textId="77777777" w:rsidR="009E31D2" w:rsidRDefault="008D0D98">
+                      <w:pPr>
+                        <w:pStyle w:val="BodyText"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="5"/>
+                        </w:numPr>
+                        <w:tabs>
+                          <w:tab w:val="left" w:pos="416"/>
+                        </w:tabs>
+                        <w:spacing w:before="2" w:line="252" w:lineRule="exact"/>
+                        <w:ind w:hanging="283"/>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr>
+                          <w:u w:val="single"/>
+                        </w:rPr>
+                        <w:t>Project Title:</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:t xml:space="preserve"> Provide a one to two sentence title as identified in your application for</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:spacing w:val="-26"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:t>funding.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="600811A5" w14:textId="4050CD88" w:rsidR="009E31D2" w:rsidRDefault="008D0D98">
+                      <w:pPr>
+                        <w:pStyle w:val="BodyText"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="5"/>
+                        </w:numPr>
+                        <w:tabs>
+                          <w:tab w:val="left" w:pos="416"/>
+                        </w:tabs>
+                        <w:ind w:right="609" w:hanging="283"/>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr>
+                          <w:u w:val="single"/>
+                        </w:rPr>
+                        <w:t>Project Leader:</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:t xml:space="preserve"> Provide name and contact information, including a telephone and email where you can be</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:spacing w:val="-1"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:t>reached.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="3099C8F3" w14:textId="77777777" w:rsidR="009E31D2" w:rsidRDefault="008D0D98">
+                      <w:pPr>
+                        <w:pStyle w:val="BodyText"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="5"/>
+                        </w:numPr>
+                        <w:tabs>
+                          <w:tab w:val="left" w:pos="416"/>
+                        </w:tabs>
+                        <w:ind w:hanging="283"/>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr>
+                          <w:u w:val="single"/>
+                        </w:rPr>
+                        <w:t>Summary:</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:t xml:space="preserve"> Provide a non-technical summary of your</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:spacing w:val="-3"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:t>project.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="16BEDC3C" w14:textId="77777777" w:rsidR="009E31D2" w:rsidRDefault="008D0D98">
+                      <w:pPr>
+                        <w:pStyle w:val="BodyText"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="5"/>
+                        </w:numPr>
+                        <w:tabs>
+                          <w:tab w:val="left" w:pos="416"/>
+                        </w:tabs>
+                        <w:spacing w:before="2" w:line="252" w:lineRule="exact"/>
+                        <w:ind w:hanging="283"/>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr>
+                          <w:u w:val="single"/>
+                        </w:rPr>
+                        <w:t>Project Objectives:</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:t xml:space="preserve"> Provide an analysis of the project objectives and</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:spacing w:val="-6"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:t>achievements.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="3313A7FD" w14:textId="77777777" w:rsidR="009E31D2" w:rsidRDefault="008D0D98">
+                      <w:pPr>
+                        <w:pStyle w:val="BodyText"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="5"/>
+                        </w:numPr>
+                        <w:tabs>
+                          <w:tab w:val="left" w:pos="416"/>
+                        </w:tabs>
+                        <w:ind w:right="748" w:hanging="283"/>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr>
+                          <w:u w:val="single"/>
+                        </w:rPr>
+                        <w:t>Materials and Methods:</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:t xml:space="preserve"> Provide information on materials and methods used during the research</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:spacing w:val="-3"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:t>project.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="1420659C" w14:textId="77777777" w:rsidR="009E31D2" w:rsidRDefault="008D0D98">
+                      <w:pPr>
+                        <w:pStyle w:val="BodyText"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="5"/>
+                        </w:numPr>
+                        <w:tabs>
+                          <w:tab w:val="left" w:pos="416"/>
+                        </w:tabs>
+                        <w:spacing w:line="252" w:lineRule="exact"/>
+                        <w:ind w:hanging="283"/>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr>
+                          <w:u w:val="single"/>
+                        </w:rPr>
+                        <w:t>Results:</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:t xml:space="preserve"> Provide analysis of results of the research, include all data</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:spacing w:val="-9"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:t>collected.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="39E6DD33" w14:textId="77777777" w:rsidR="009E31D2" w:rsidRDefault="008D0D98">
+                      <w:pPr>
+                        <w:pStyle w:val="BodyText"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="5"/>
+                        </w:numPr>
+                        <w:tabs>
+                          <w:tab w:val="left" w:pos="416"/>
+                        </w:tabs>
+                        <w:ind w:right="412" w:hanging="283"/>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr>
+                          <w:u w:val="single"/>
+                        </w:rPr>
+                        <w:t>Discussion/Management Implications:</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:t xml:space="preserve"> Provide explanations as to the possible current and future management implications arising from your research. Include recommendations pertaining to the NWMB’s</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:spacing w:val="-2"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:t>mandate.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="68C0CAF6" w14:textId="77777777" w:rsidR="009E31D2" w:rsidRDefault="008D0D98">
+                      <w:pPr>
+                        <w:pStyle w:val="BodyText"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="5"/>
+                        </w:numPr>
+                        <w:tabs>
+                          <w:tab w:val="left" w:pos="416"/>
+                        </w:tabs>
+                        <w:ind w:right="292" w:hanging="283"/>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr>
+                          <w:u w:val="single"/>
+                        </w:rPr>
+                        <w:t>Reporting to communities/resource users:</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:t xml:space="preserve"> Provide an updated schedule of consultations as per 5.2 of the NWSF application. Indicate any status or changes to</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:spacing w:val="-14"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:t>schedule.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="47372C9D" w14:textId="77777777" w:rsidR="009E31D2" w:rsidRDefault="008D0D98" w:rsidP="00751893">
+                      <w:pPr>
+                        <w:pStyle w:val="BodyText"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="5"/>
+                        </w:numPr>
+                        <w:tabs>
+                          <w:tab w:val="left" w:pos="478"/>
+                        </w:tabs>
+                        <w:ind w:left="392" w:hanging="284"/>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr>
+                          <w:u w:val="single"/>
+                        </w:rPr>
+                        <w:t>References</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap type="topAndBottom" anchorx="page"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58F973CB" w14:textId="77777777" w:rsidR="009E31D2" w:rsidRDefault="009E31D2" w:rsidP="005D38E1">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="5"/>
+        <w:rPr>
+          <w:sz w:val="11"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="77EB49EA" w14:textId="6A4EF10B" w:rsidR="009E31D2" w:rsidRDefault="009E31D2" w:rsidP="009D7888">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:right="253"/>
+        <w:sectPr w:rsidR="009E31D2" w:rsidSect="00013C24">
+          <w:footerReference w:type="default" r:id="rId16"/>
+          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
+          <w:cols w:space="720"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1345D36F" w14:textId="5146E1F0" w:rsidR="00AD7A98" w:rsidRDefault="000935E7" w:rsidP="00343E55">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:ind w:left="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="503304680" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="111C1A78" wp14:editId="2FEDFCAD">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="margin">
+                  <wp:align>left</wp:align>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>4653</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="5981065" cy="0"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapTopAndBottom/>
+                <wp:docPr id="423680751" name="Line 74"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr>
+                        <a:cxnSpLocks noChangeShapeType="1"/>
+                      </wps:cNvCnPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="5981065" cy="0"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="line">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="18288">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:round/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                        <a:extLst>
+                          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                              <a:noFill/>
+                            </a14:hiddenFill>
+                          </a:ext>
+                        </a:extLst>
+                      </wps:spPr>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="page">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="page">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:line w14:anchorId="13FE474C" id="Line 74" o:spid="_x0000_s1026" style="position:absolute;z-index:503304680;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="0,.35pt" to="470.95pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBj6oszsAEAAEkDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3YCtPCEOD2k6y7d&#10;FqDtBzCSbAuVRUFUYufvJ6lJWmy3YT4IpEg+PT7S67t5tOyoAxl0LV8uas60k6iM61v+8vzwpeGM&#10;IjgFFp1u+UkTv9t8/rSevNArHNAqHVgCcSQm3/IhRi+qiuSgR6AFeu1SsMMwQkxu6CsVYEroo61W&#10;dX1bTRiUDyg1Ubq9fwvyTcHvOi3jr64jHZlteeIWyxnKuc9ntVmD6AP4wcgzDfgHFiMYlx69Qt1D&#10;BHYI5i+o0ciAhF1cSBwr7DojdekhdbOs/+jmaQCvSy9JHPJXmej/wcqfx63bhUxdzu7JP6J8JeZw&#10;O4DrdSHwfPJpcMssVTV5EteS7JDfBbaffqBKOXCIWFSYuzBmyNQfm4vYp6vYeo5Mpsubr82yvr3h&#10;TF5iFYhLoQ8Uv2scWTZabo3LOoCA4yPFTATEJSVfO3ww1pZZWsemxLZZNU2pILRG5WjOo9Dvtzaw&#10;I+R1KF9pK0U+pgU8OFXQBg3q29mOYOybnV637qxGFiBvG4k9qtMuXFRK8yo0z7uVF+KjX6rf/4DN&#10;bwAAAP//AwBQSwMEFAAGAAgAAAAhAIIhsnHYAAAAAgEAAA8AAABkcnMvZG93bnJldi54bWxMj81u&#10;wjAQhO+VeAdrkXorDlVLS4iD2kp9AChqryZe8kO8NrFDQp++y6kcRzOa+SZbj7YVZ+xC7UjBfJaA&#10;QCqcqalUsPv6fHgFEaImo1tHqOCCAdb55C7TqXEDbfC8jaXgEgqpVlDF6FMpQ1Gh1WHmPBJ7B9dZ&#10;HVl2pTSdHrjctvIxSRbS6pp4odIePyosjtveKjh99yEmTbj4ZnjfPS9+fv3GNUrdT8e3FYiIY/wP&#10;wxWf0SFnpr3ryQTRKuAjUcELCPaWT/MliP1VyjyTt+j5HwAAAP//AwBQSwECLQAUAAYACAAAACEA&#10;toM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQA&#10;BgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQA&#10;BgAIAAAAIQBj6oszsAEAAEkDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQIt&#10;ABQABgAIAAAAIQCCIbJx2AAAAAIBAAAPAAAAAAAAAAAAAAAAAAoEAABkcnMvZG93bnJldi54bWxQ&#10;SwUGAAAAAAQABADzAAAADwUAAAAA&#10;" strokeweight="1.44pt">
+                <w10:wrap type="topAndBottom" anchorx="margin"/>
+              </v:line>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="000F845B" w14:textId="6E55406B" w:rsidR="00343E55" w:rsidRDefault="00343E55" w:rsidP="00343E55">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:ind w:left="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>FINAL FINANCIAL REPORTS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62E7F444" w14:textId="77777777" w:rsidR="00AD7A98" w:rsidRDefault="00AD7A98" w:rsidP="00343E55">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="187F959D" w14:textId="4A6F33CD" w:rsidR="009E31D2" w:rsidRDefault="00AD7A98" w:rsidP="009D7888">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD7A98">
+        <w:t>These reports should include projections of expenditures to the end of the fiscal year if research is still ongoing.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD7A98">
+        <w:t xml:space="preserve">Final financial reports are required and are to be included with the Final Project Report; </w:t>
+      </w:r>
+      <w:r w:rsidR="00B771B5">
+        <w:t xml:space="preserve">and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD7A98">
+        <w:t xml:space="preserve">must follow the format provided below. </w:t>
+      </w:r>
+      <w:r w:rsidR="008D0D98">
+        <w:t>Any significant variance ($1000 or 10% on any line item) from the budget in the original proposal accepted by the NWMB must be</w:t>
+      </w:r>
+      <w:r w:rsidR="008D0D98">
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008D0D98">
+        <w:t>explained.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="719B6865" w14:textId="4482231D" w:rsidR="009E31D2" w:rsidRPr="000467E8" w:rsidRDefault="009E31D2" w:rsidP="00343E55">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7200EC04" w14:textId="4B16CB4D" w:rsidR="009E31D2" w:rsidRDefault="00DE3F5D" w:rsidP="005D38E1">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="220"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wpg">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="503298536" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="275D4813" wp14:editId="4717C7FC">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>840105</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>-18415</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="6094095" cy="5565140"/>
+                <wp:effectExtent l="1905" t="6985" r="9525" b="9525"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1088199559" name="Group 10"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                    <wpg:wgp>
+                      <wpg:cNvGrpSpPr>
+                        <a:grpSpLocks/>
+                      </wpg:cNvGrpSpPr>
+                      <wpg:grpSpPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="6094095" cy="5565140"/>
+                          <a:chOff x="1323" y="-29"/>
+                          <a:chExt cx="9597" cy="8764"/>
+                        </a:xfrm>
+                      </wpg:grpSpPr>
+                      <wps:wsp>
+                        <wps:cNvPr id="159923819" name="Rectangle 71"/>
+                        <wps:cNvSpPr>
+                          <a:spLocks noChangeArrowheads="1"/>
+                        </wps:cNvSpPr>
+                        <wps:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="1322" y="-29"/>
+                            <a:ext cx="10" cy="10"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                          <a:extLst>
+                            <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                                <a:solidFill>
+                                  <a:srgbClr val="000000"/>
+                                </a:solidFill>
+                                <a:miter lim="800000"/>
+                                <a:headEnd/>
+                                <a:tailEnd/>
+                              </a14:hiddenLine>
+                            </a:ext>
+                          </a:extLst>
+                        </wps:spPr>
+                        <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="1283487784" name="Line 70"/>
+                        <wps:cNvCnPr>
+                          <a:cxnSpLocks noChangeShapeType="1"/>
+                        </wps:cNvCnPr>
+                        <wps:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="1332" y="-24"/>
+                            <a:ext cx="9578" cy="0"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="line">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln w="6096">
+                            <a:solidFill>
+                              <a:srgbClr val="000000"/>
+                            </a:solidFill>
+                            <a:round/>
+                            <a:headEnd/>
+                            <a:tailEnd/>
+                          </a:ln>
+                          <a:extLst>
+                            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                                <a:noFill/>
+                              </a14:hiddenFill>
+                            </a:ext>
+                          </a:extLst>
+                        </wps:spPr>
+                        <wps:bodyPr/>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="284959821" name="Rectangle 69"/>
+                        <wps:cNvSpPr>
+                          <a:spLocks noChangeArrowheads="1"/>
+                        </wps:cNvSpPr>
+                        <wps:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="10910" y="-29"/>
+                            <a:ext cx="10" cy="10"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                          <a:extLst>
+                            <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                                <a:solidFill>
+                                  <a:srgbClr val="000000"/>
+                                </a:solidFill>
+                                <a:miter lim="800000"/>
+                                <a:headEnd/>
+                                <a:tailEnd/>
+                              </a14:hiddenLine>
+                            </a:ext>
+                          </a:extLst>
+                        </wps:spPr>
+                        <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="1191336073" name="Line 68"/>
+                        <wps:cNvCnPr>
+                          <a:cxnSpLocks noChangeShapeType="1"/>
+                        </wps:cNvCnPr>
+                        <wps:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="1328" y="-19"/>
+                            <a:ext cx="0" cy="271"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="line">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln w="6096">
+                            <a:solidFill>
+                              <a:srgbClr val="000000"/>
+                            </a:solidFill>
+                            <a:round/>
+                            <a:headEnd/>
+                            <a:tailEnd/>
+                          </a:ln>
+                          <a:extLst>
+                            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                                <a:noFill/>
+                              </a14:hiddenFill>
+                            </a:ext>
+                          </a:extLst>
+                        </wps:spPr>
+                        <wps:bodyPr/>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="1026019257" name="Line 67"/>
+                        <wps:cNvCnPr>
+                          <a:cxnSpLocks noChangeShapeType="1"/>
+                        </wps:cNvCnPr>
+                        <wps:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="10915" y="-19"/>
+                            <a:ext cx="0" cy="271"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="line">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln w="6096">
+                            <a:solidFill>
+                              <a:srgbClr val="000000"/>
+                            </a:solidFill>
+                            <a:round/>
+                            <a:headEnd/>
+                            <a:tailEnd/>
+                          </a:ln>
+                          <a:extLst>
+                            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                                <a:noFill/>
+                              </a14:hiddenFill>
+                            </a:ext>
+                          </a:extLst>
+                        </wps:spPr>
+                        <wps:bodyPr/>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="822828816" name="Line 66"/>
+                        <wps:cNvCnPr>
+                          <a:cxnSpLocks noChangeShapeType="1"/>
+                        </wps:cNvCnPr>
+                        <wps:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="1328" y="252"/>
+                            <a:ext cx="0" cy="254"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="line">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln w="6096">
+                            <a:solidFill>
+                              <a:srgbClr val="000000"/>
+                            </a:solidFill>
+                            <a:round/>
+                            <a:headEnd/>
+                            <a:tailEnd/>
+                          </a:ln>
+                          <a:extLst>
+                            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                                <a:noFill/>
+                              </a14:hiddenFill>
+                            </a:ext>
+                          </a:extLst>
+                        </wps:spPr>
+                        <wps:bodyPr/>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="570897529" name="Line 65"/>
+                        <wps:cNvCnPr>
+                          <a:cxnSpLocks noChangeShapeType="1"/>
+                        </wps:cNvCnPr>
+                        <wps:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="10915" y="252"/>
+                            <a:ext cx="0" cy="254"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="line">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln w="6096">
+                            <a:solidFill>
+                              <a:srgbClr val="000000"/>
+                            </a:solidFill>
+                            <a:round/>
+                            <a:headEnd/>
+                            <a:tailEnd/>
+                          </a:ln>
+                          <a:extLst>
+                            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                                <a:noFill/>
+                              </a14:hiddenFill>
+                            </a:ext>
+                          </a:extLst>
+                        </wps:spPr>
+                        <wps:bodyPr/>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="2125059810" name="Line 64"/>
+                        <wps:cNvCnPr>
+                          <a:cxnSpLocks noChangeShapeType="1"/>
+                        </wps:cNvCnPr>
+                        <wps:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="1328" y="506"/>
+                            <a:ext cx="0" cy="252"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="line">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln w="6096">
+                            <a:solidFill>
+                              <a:srgbClr val="000000"/>
+                            </a:solidFill>
+                            <a:round/>
+                            <a:headEnd/>
+                            <a:tailEnd/>
+                          </a:ln>
+                          <a:extLst>
+                            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                                <a:noFill/>
+                              </a14:hiddenFill>
+                            </a:ext>
+                          </a:extLst>
+                        </wps:spPr>
+                        <wps:bodyPr/>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="440155939" name="Line 63"/>
+                        <wps:cNvCnPr>
+                          <a:cxnSpLocks noChangeShapeType="1"/>
+                        </wps:cNvCnPr>
+                        <wps:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="10915" y="506"/>
+                            <a:ext cx="0" cy="252"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="line">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln w="6096">
+                            <a:solidFill>
+                              <a:srgbClr val="000000"/>
+                            </a:solidFill>
+                            <a:round/>
+                            <a:headEnd/>
+                            <a:tailEnd/>
+                          </a:ln>
+                          <a:extLst>
+                            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                                <a:noFill/>
+                              </a14:hiddenFill>
+                            </a:ext>
+                          </a:extLst>
+                        </wps:spPr>
+                        <wps:bodyPr/>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="730400577" name="Line 62"/>
+                        <wps:cNvCnPr>
+                          <a:cxnSpLocks noChangeShapeType="1"/>
+                        </wps:cNvCnPr>
+                        <wps:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="1328" y="758"/>
+                            <a:ext cx="0" cy="252"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="line">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln w="6096">
+                            <a:solidFill>
+                              <a:srgbClr val="000000"/>
+                            </a:solidFill>
+                            <a:round/>
+                            <a:headEnd/>
+                            <a:tailEnd/>
+                          </a:ln>
+                          <a:extLst>
+                            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                                <a:noFill/>
+                              </a14:hiddenFill>
+                            </a:ext>
+                          </a:extLst>
+                        </wps:spPr>
+                        <wps:bodyPr/>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="660425356" name="Line 61"/>
+                        <wps:cNvCnPr>
+                          <a:cxnSpLocks noChangeShapeType="1"/>
+                        </wps:cNvCnPr>
+                        <wps:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="10915" y="758"/>
+                            <a:ext cx="0" cy="252"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="line">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln w="6096">
+                            <a:solidFill>
+                              <a:srgbClr val="000000"/>
+                            </a:solidFill>
+                            <a:round/>
+                            <a:headEnd/>
+                            <a:tailEnd/>
+                          </a:ln>
+                          <a:extLst>
+                            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                                <a:noFill/>
+                              </a14:hiddenFill>
+                            </a:ext>
+                          </a:extLst>
+                        </wps:spPr>
+                        <wps:bodyPr/>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="1964937941" name="Line 60"/>
+                        <wps:cNvCnPr>
+                          <a:cxnSpLocks noChangeShapeType="1"/>
+                        </wps:cNvCnPr>
+                        <wps:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="1328" y="1010"/>
+                            <a:ext cx="0" cy="255"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="line">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln w="6096">
+                            <a:solidFill>
+                              <a:srgbClr val="000000"/>
+                            </a:solidFill>
+                            <a:round/>
+                            <a:headEnd/>
+                            <a:tailEnd/>
+                          </a:ln>
+                          <a:extLst>
+                            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                                <a:noFill/>
+                              </a14:hiddenFill>
+                            </a:ext>
+                          </a:extLst>
+                        </wps:spPr>
+                        <wps:bodyPr/>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="1434804241" name="Line 59"/>
+                        <wps:cNvCnPr>
+                          <a:cxnSpLocks noChangeShapeType="1"/>
+                        </wps:cNvCnPr>
+                        <wps:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="10915" y="1010"/>
+                            <a:ext cx="0" cy="255"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="line">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln w="6096">
+                            <a:solidFill>
+                              <a:srgbClr val="000000"/>
+                            </a:solidFill>
+                            <a:round/>
+                            <a:headEnd/>
+                            <a:tailEnd/>
+                          </a:ln>
+                          <a:extLst>
+                            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                                <a:noFill/>
+                              </a14:hiddenFill>
+                            </a:ext>
+                          </a:extLst>
+                        </wps:spPr>
+                        <wps:bodyPr/>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="464022122" name="Line 58"/>
+                        <wps:cNvCnPr>
+                          <a:cxnSpLocks noChangeShapeType="1"/>
+                        </wps:cNvCnPr>
+                        <wps:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="1328" y="1265"/>
+                            <a:ext cx="0" cy="252"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="line">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln w="6096">
+                            <a:solidFill>
+                              <a:srgbClr val="000000"/>
+                            </a:solidFill>
+                            <a:round/>
+                            <a:headEnd/>
+                            <a:tailEnd/>
+                          </a:ln>
+                          <a:extLst>
+                            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                                <a:noFill/>
+                              </a14:hiddenFill>
+                            </a:ext>
+                          </a:extLst>
+                        </wps:spPr>
+                        <wps:bodyPr/>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="1004911399" name="Line 57"/>
+                        <wps:cNvCnPr>
+                          <a:cxnSpLocks noChangeShapeType="1"/>
+                        </wps:cNvCnPr>
+                        <wps:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="10915" y="1265"/>
+                            <a:ext cx="0" cy="252"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="line">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln w="6096">
+                            <a:solidFill>
+                              <a:srgbClr val="000000"/>
+                            </a:solidFill>
+                            <a:round/>
+                            <a:headEnd/>
+                            <a:tailEnd/>
+                          </a:ln>
+                          <a:extLst>
+                            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                                <a:noFill/>
+                              </a14:hiddenFill>
+                            </a:ext>
+                          </a:extLst>
+                        </wps:spPr>
+                        <wps:bodyPr/>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="1158135227" name="Line 56"/>
+                        <wps:cNvCnPr>
+                          <a:cxnSpLocks noChangeShapeType="1"/>
+                        </wps:cNvCnPr>
+                        <wps:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="1328" y="1517"/>
+                            <a:ext cx="0" cy="254"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="line">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln w="6096">
+                            <a:solidFill>
+                              <a:srgbClr val="000000"/>
+                            </a:solidFill>
+                            <a:round/>
+                            <a:headEnd/>
+                            <a:tailEnd/>
+                          </a:ln>
+                          <a:extLst>
+                            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                                <a:noFill/>
+                              </a14:hiddenFill>
+                            </a:ext>
+                          </a:extLst>
+                        </wps:spPr>
+                        <wps:bodyPr/>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="1186790285" name="Line 55"/>
+                        <wps:cNvCnPr>
+                          <a:cxnSpLocks noChangeShapeType="1"/>
+                        </wps:cNvCnPr>
+                        <wps:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="10915" y="1517"/>
+                            <a:ext cx="0" cy="254"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="line">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln w="6096">
+                            <a:solidFill>
+                              <a:srgbClr val="000000"/>
+                            </a:solidFill>
+                            <a:round/>
+                            <a:headEnd/>
+                            <a:tailEnd/>
+                          </a:ln>
+                          <a:extLst>
+                            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                                <a:noFill/>
+                              </a14:hiddenFill>
+                            </a:ext>
+                          </a:extLst>
+                        </wps:spPr>
+                        <wps:bodyPr/>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="1971663502" name="Line 54"/>
+                        <wps:cNvCnPr>
+                          <a:cxnSpLocks noChangeShapeType="1"/>
+                        </wps:cNvCnPr>
+                        <wps:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="1328" y="1771"/>
+                            <a:ext cx="0" cy="252"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="line">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln w="6096">
+                            <a:solidFill>
+                              <a:srgbClr val="000000"/>
+                            </a:solidFill>
+                            <a:round/>
+                            <a:headEnd/>
+                            <a:tailEnd/>
+                          </a:ln>
+                          <a:extLst>
+                            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                                <a:noFill/>
+                              </a14:hiddenFill>
+                            </a:ext>
+                          </a:extLst>
+                        </wps:spPr>
+                        <wps:bodyPr/>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="867084180" name="Line 53"/>
+                        <wps:cNvCnPr>
+                          <a:cxnSpLocks noChangeShapeType="1"/>
+                        </wps:cNvCnPr>
+                        <wps:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="10915" y="1771"/>
+                            <a:ext cx="0" cy="252"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="line">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln w="6096">
+                            <a:solidFill>
+                              <a:srgbClr val="000000"/>
+                            </a:solidFill>
+                            <a:round/>
+                            <a:headEnd/>
+                            <a:tailEnd/>
+                          </a:ln>
+                          <a:extLst>
+                            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                                <a:noFill/>
+                              </a14:hiddenFill>
+                            </a:ext>
+                          </a:extLst>
+                        </wps:spPr>
+                        <wps:bodyPr/>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="2068713802" name="Line 52"/>
+                        <wps:cNvCnPr>
+                          <a:cxnSpLocks noChangeShapeType="1"/>
+                        </wps:cNvCnPr>
+                        <wps:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="1328" y="2023"/>
+                            <a:ext cx="0" cy="252"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="line">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln w="6096">
+                            <a:solidFill>
+                              <a:srgbClr val="000000"/>
+                            </a:solidFill>
+                            <a:round/>
+                            <a:headEnd/>
+                            <a:tailEnd/>
+                          </a:ln>
+                          <a:extLst>
+                            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                                <a:noFill/>
+                              </a14:hiddenFill>
+                            </a:ext>
+                          </a:extLst>
+                        </wps:spPr>
+                        <wps:bodyPr/>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="931816181" name="Line 51"/>
+                        <wps:cNvCnPr>
+                          <a:cxnSpLocks noChangeShapeType="1"/>
+                        </wps:cNvCnPr>
+                        <wps:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="10915" y="2023"/>
+                            <a:ext cx="0" cy="252"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="line">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln w="6096">
+                            <a:solidFill>
+                              <a:srgbClr val="000000"/>
+                            </a:solidFill>
+                            <a:round/>
+                            <a:headEnd/>
+                            <a:tailEnd/>
+                          </a:ln>
+                          <a:extLst>
+                            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                                <a:noFill/>
+                              </a14:hiddenFill>
+                            </a:ext>
+                          </a:extLst>
+                        </wps:spPr>
+                        <wps:bodyPr/>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="882695142" name="Line 50"/>
+                        <wps:cNvCnPr>
+                          <a:cxnSpLocks noChangeShapeType="1"/>
+                        </wps:cNvCnPr>
+                        <wps:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="1328" y="2275"/>
+                            <a:ext cx="0" cy="255"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="line">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln w="6096">
+                            <a:solidFill>
+                              <a:srgbClr val="000000"/>
+                            </a:solidFill>
+                            <a:round/>
+                            <a:headEnd/>
+                            <a:tailEnd/>
+                          </a:ln>
+                          <a:extLst>
+                            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                                <a:noFill/>
+                              </a14:hiddenFill>
+                            </a:ext>
+                          </a:extLst>
+                        </wps:spPr>
+                        <wps:bodyPr/>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="1355167767" name="Line 49"/>
+                        <wps:cNvCnPr>
+                          <a:cxnSpLocks noChangeShapeType="1"/>
+                        </wps:cNvCnPr>
+                        <wps:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="10915" y="2275"/>
+                            <a:ext cx="0" cy="255"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="line">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln w="6096">
+                            <a:solidFill>
+                              <a:srgbClr val="000000"/>
+                            </a:solidFill>
+                            <a:round/>
+                            <a:headEnd/>
+                            <a:tailEnd/>
+                          </a:ln>
+                          <a:extLst>
+                            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                                <a:noFill/>
+                              </a14:hiddenFill>
+                            </a:ext>
+                          </a:extLst>
+                        </wps:spPr>
+                        <wps:bodyPr/>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="1718707590" name="Line 48"/>
+                        <wps:cNvCnPr>
+                          <a:cxnSpLocks noChangeShapeType="1"/>
+                        </wps:cNvCnPr>
+                        <wps:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="1328" y="2530"/>
+                            <a:ext cx="0" cy="252"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="line">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln w="6096">
+                            <a:solidFill>
+                              <a:srgbClr val="000000"/>
+                            </a:solidFill>
+                            <a:round/>
+                            <a:headEnd/>
+                            <a:tailEnd/>
+                          </a:ln>
+                          <a:extLst>
+                            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                                <a:noFill/>
+                              </a14:hiddenFill>
+                            </a:ext>
+                          </a:extLst>
+                        </wps:spPr>
+                        <wps:bodyPr/>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="1762963480" name="Line 47"/>
+                        <wps:cNvCnPr>
+                          <a:cxnSpLocks noChangeShapeType="1"/>
+                        </wps:cNvCnPr>
+                        <wps:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="10915" y="2530"/>
+                            <a:ext cx="0" cy="252"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="line">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln w="6096">
+                            <a:solidFill>
+                              <a:srgbClr val="000000"/>
+                            </a:solidFill>
+                            <a:round/>
+                            <a:headEnd/>
+                            <a:tailEnd/>
+                          </a:ln>
+                          <a:extLst>
+                            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                                <a:noFill/>
+                              </a14:hiddenFill>
+                            </a:ext>
+                          </a:extLst>
+                        </wps:spPr>
+                        <wps:bodyPr/>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="369910095" name="Line 46"/>
+                        <wps:cNvCnPr>
+                          <a:cxnSpLocks noChangeShapeType="1"/>
+                        </wps:cNvCnPr>
+                        <wps:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="1328" y="2782"/>
+                            <a:ext cx="0" cy="255"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="line">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln w="6096">
+                            <a:solidFill>
+                              <a:srgbClr val="000000"/>
+                            </a:solidFill>
+                            <a:round/>
+                            <a:headEnd/>
+                            <a:tailEnd/>
+                          </a:ln>
+                          <a:extLst>
+                            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                                <a:noFill/>
+                              </a14:hiddenFill>
+                            </a:ext>
+                          </a:extLst>
+                        </wps:spPr>
+                        <wps:bodyPr/>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="2122595903" name="Line 45"/>
+                        <wps:cNvCnPr>
+                          <a:cxnSpLocks noChangeShapeType="1"/>
+                        </wps:cNvCnPr>
+                        <wps:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="10915" y="2782"/>
+                            <a:ext cx="0" cy="255"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="line">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln w="6096">
+                            <a:solidFill>
+                              <a:srgbClr val="000000"/>
+                            </a:solidFill>
+                            <a:round/>
+                            <a:headEnd/>
+                            <a:tailEnd/>
+                          </a:ln>
+                          <a:extLst>
+                            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                                <a:noFill/>
+                              </a14:hiddenFill>
+                            </a:ext>
+                          </a:extLst>
+                        </wps:spPr>
+                        <wps:bodyPr/>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="685010385" name="Line 44"/>
+                        <wps:cNvCnPr>
+                          <a:cxnSpLocks noChangeShapeType="1"/>
+                        </wps:cNvCnPr>
+                        <wps:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="1328" y="3037"/>
+                            <a:ext cx="0" cy="252"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="line">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln w="6096">
+                            <a:solidFill>
+                              <a:srgbClr val="000000"/>
+                            </a:solidFill>
+                            <a:round/>
+                            <a:headEnd/>
+                            <a:tailEnd/>
+                          </a:ln>
+                          <a:extLst>
+                            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                                <a:noFill/>
+                              </a14:hiddenFill>
+                            </a:ext>
+                          </a:extLst>
+                        </wps:spPr>
+                        <wps:bodyPr/>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="1399383385" name="Line 43"/>
+                        <wps:cNvCnPr>
+                          <a:cxnSpLocks noChangeShapeType="1"/>
+                        </wps:cNvCnPr>
+                        <wps:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="10915" y="3037"/>
+                            <a:ext cx="0" cy="252"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="line">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln w="6096">
+                            <a:solidFill>
+                              <a:srgbClr val="000000"/>
+                            </a:solidFill>
+                            <a:round/>
+                            <a:headEnd/>
+                            <a:tailEnd/>
+                          </a:ln>
+                          <a:extLst>
+                            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                                <a:noFill/>
+                              </a14:hiddenFill>
+                            </a:ext>
+                          </a:extLst>
+                        </wps:spPr>
+                        <wps:bodyPr/>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="927692223" name="Line 42"/>
+                        <wps:cNvCnPr>
+                          <a:cxnSpLocks noChangeShapeType="1"/>
+                        </wps:cNvCnPr>
+                        <wps:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="1328" y="3289"/>
+                            <a:ext cx="0" cy="252"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="line">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln w="6096">
+                            <a:solidFill>
+                              <a:srgbClr val="000000"/>
+                            </a:solidFill>
+                            <a:round/>
+                            <a:headEnd/>
+                            <a:tailEnd/>
+                          </a:ln>
+                          <a:extLst>
+                            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                                <a:noFill/>
+                              </a14:hiddenFill>
+                            </a:ext>
+                          </a:extLst>
+                        </wps:spPr>
+                        <wps:bodyPr/>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="1603675184" name="Line 41"/>
+                        <wps:cNvCnPr>
+                          <a:cxnSpLocks noChangeShapeType="1"/>
+                        </wps:cNvCnPr>
+                        <wps:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="10915" y="3289"/>
+                            <a:ext cx="0" cy="252"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="line">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln w="6096">
+                            <a:solidFill>
+                              <a:srgbClr val="000000"/>
+                            </a:solidFill>
+                            <a:round/>
+                            <a:headEnd/>
+                            <a:tailEnd/>
+                          </a:ln>
+                          <a:extLst>
+                            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                                <a:noFill/>
+                              </a14:hiddenFill>
+                            </a:ext>
+                          </a:extLst>
+                        </wps:spPr>
+                        <wps:bodyPr/>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="225645872" name="Line 40"/>
+                        <wps:cNvCnPr>
+                          <a:cxnSpLocks noChangeShapeType="1"/>
+                        </wps:cNvCnPr>
+                        <wps:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="1328" y="3541"/>
+                            <a:ext cx="0" cy="254"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="line">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln w="6096">
+                            <a:solidFill>
+                              <a:srgbClr val="000000"/>
+                            </a:solidFill>
+                            <a:round/>
+                            <a:headEnd/>
+                            <a:tailEnd/>
+                          </a:ln>
+                          <a:extLst>
+                            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                                <a:noFill/>
+                              </a14:hiddenFill>
+                            </a:ext>
+                          </a:extLst>
+                        </wps:spPr>
+                        <wps:bodyPr/>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="1739594211" name="Line 39"/>
+                        <wps:cNvCnPr>
+                          <a:cxnSpLocks noChangeShapeType="1"/>
+                        </wps:cNvCnPr>
+                        <wps:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="10915" y="3541"/>
+                            <a:ext cx="0" cy="254"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="line">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln w="6096">
+                            <a:solidFill>
+                              <a:srgbClr val="000000"/>
+                            </a:solidFill>
+                            <a:round/>
+                            <a:headEnd/>
+                            <a:tailEnd/>
+                          </a:ln>
+                          <a:extLst>
+                            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                                <a:noFill/>
+                              </a14:hiddenFill>
+                            </a:ext>
+                          </a:extLst>
+                        </wps:spPr>
+                        <wps:bodyPr/>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="1907822534" name="Line 38"/>
+                        <wps:cNvCnPr>
+                          <a:cxnSpLocks noChangeShapeType="1"/>
+                        </wps:cNvCnPr>
+                        <wps:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="1328" y="3795"/>
+                            <a:ext cx="0" cy="2129"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="line">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln w="6096">
+                            <a:solidFill>
+                              <a:srgbClr val="000000"/>
+                            </a:solidFill>
+                            <a:round/>
+                            <a:headEnd/>
+                            <a:tailEnd/>
+                          </a:ln>
+                          <a:extLst>
+                            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                                <a:noFill/>
+                              </a14:hiddenFill>
+                            </a:ext>
+                          </a:extLst>
+                        </wps:spPr>
+                        <wps:bodyPr/>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="1512897747" name="Line 37"/>
+                        <wps:cNvCnPr>
+                          <a:cxnSpLocks noChangeShapeType="1"/>
+                        </wps:cNvCnPr>
+                        <wps:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="10915" y="3795"/>
+                            <a:ext cx="0" cy="2129"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="line">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln w="6096">
+                            <a:solidFill>
+                              <a:srgbClr val="000000"/>
+                            </a:solidFill>
+                            <a:round/>
+                            <a:headEnd/>
+                            <a:tailEnd/>
+                          </a:ln>
+                          <a:extLst>
+                            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                                <a:noFill/>
+                              </a14:hiddenFill>
+                            </a:ext>
+                          </a:extLst>
+                        </wps:spPr>
+                        <wps:bodyPr/>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="1873507666" name="Line 36"/>
+                        <wps:cNvCnPr>
+                          <a:cxnSpLocks noChangeShapeType="1"/>
+                        </wps:cNvCnPr>
+                        <wps:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="1328" y="5924"/>
+                            <a:ext cx="0" cy="254"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="line">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln w="6096">
+                            <a:solidFill>
+                              <a:srgbClr val="000000"/>
+                            </a:solidFill>
+                            <a:round/>
+                            <a:headEnd/>
+                            <a:tailEnd/>
+                          </a:ln>
+                          <a:extLst>
+                            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                                <a:noFill/>
+                              </a14:hiddenFill>
+                            </a:ext>
+                          </a:extLst>
+                        </wps:spPr>
+                        <wps:bodyPr/>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="916132561" name="Line 35"/>
+                        <wps:cNvCnPr>
+                          <a:cxnSpLocks noChangeShapeType="1"/>
+                        </wps:cNvCnPr>
+                        <wps:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="10915" y="5924"/>
+                            <a:ext cx="0" cy="254"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="line">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln w="6096">
+                            <a:solidFill>
+                              <a:srgbClr val="000000"/>
+                            </a:solidFill>
+                            <a:round/>
+                            <a:headEnd/>
+                            <a:tailEnd/>
+                          </a:ln>
+                          <a:extLst>
+                            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                                <a:noFill/>
+                              </a14:hiddenFill>
+                            </a:ext>
+                          </a:extLst>
+                        </wps:spPr>
+                        <wps:bodyPr/>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="644442471" name="Line 34"/>
+                        <wps:cNvCnPr>
+                          <a:cxnSpLocks noChangeShapeType="1"/>
+                        </wps:cNvCnPr>
+                        <wps:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="1328" y="6178"/>
+                            <a:ext cx="0" cy="253"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="line">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln w="6096">
+                            <a:solidFill>
+                              <a:srgbClr val="000000"/>
+                            </a:solidFill>
+                            <a:round/>
+                            <a:headEnd/>
+                            <a:tailEnd/>
+                          </a:ln>
+                          <a:extLst>
+                            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                                <a:noFill/>
+                              </a14:hiddenFill>
+                            </a:ext>
+                          </a:extLst>
+                        </wps:spPr>
+                        <wps:bodyPr/>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="1120968565" name="Line 33"/>
+                        <wps:cNvCnPr>
+                          <a:cxnSpLocks noChangeShapeType="1"/>
+                        </wps:cNvCnPr>
+                        <wps:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="10915" y="6178"/>
+                            <a:ext cx="0" cy="253"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="line">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln w="6096">
+                            <a:solidFill>
+                              <a:srgbClr val="000000"/>
+                            </a:solidFill>
+                            <a:round/>
+                            <a:headEnd/>
+                            <a:tailEnd/>
+                          </a:ln>
+                          <a:extLst>
+                            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                                <a:noFill/>
+                              </a14:hiddenFill>
+                            </a:ext>
+                          </a:extLst>
+                        </wps:spPr>
+                        <wps:bodyPr/>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="989313268" name="Line 32"/>
+                        <wps:cNvCnPr>
+                          <a:cxnSpLocks noChangeShapeType="1"/>
+                        </wps:cNvCnPr>
+                        <wps:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="1328" y="6431"/>
+                            <a:ext cx="0" cy="254"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="line">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln w="6096">
+                            <a:solidFill>
+                              <a:srgbClr val="000000"/>
+                            </a:solidFill>
+                            <a:round/>
+                            <a:headEnd/>
+                            <a:tailEnd/>
+                          </a:ln>
+                          <a:extLst>
+                            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                                <a:noFill/>
+                              </a14:hiddenFill>
+                            </a:ext>
+                          </a:extLst>
+                        </wps:spPr>
+                        <wps:bodyPr/>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="380174067" name="Line 31"/>
+                        <wps:cNvCnPr>
+                          <a:cxnSpLocks noChangeShapeType="1"/>
+                        </wps:cNvCnPr>
+                        <wps:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="10915" y="6431"/>
+                            <a:ext cx="0" cy="254"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="line">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln w="6096">
+                            <a:solidFill>
+                              <a:srgbClr val="000000"/>
+                            </a:solidFill>
+                            <a:round/>
+                            <a:headEnd/>
+                            <a:tailEnd/>
+                          </a:ln>
+                          <a:extLst>
+                            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                                <a:noFill/>
+                              </a14:hiddenFill>
+                            </a:ext>
+                          </a:extLst>
+                        </wps:spPr>
+                        <wps:bodyPr/>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="1455234742" name="Line 30"/>
+                        <wps:cNvCnPr>
+                          <a:cxnSpLocks noChangeShapeType="1"/>
+                        </wps:cNvCnPr>
+                        <wps:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="1328" y="6685"/>
+                            <a:ext cx="0" cy="252"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="line">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln w="6096">
+                            <a:solidFill>
+                              <a:srgbClr val="000000"/>
+                            </a:solidFill>
+                            <a:round/>
+                            <a:headEnd/>
+                            <a:tailEnd/>
+                          </a:ln>
+                          <a:extLst>
+                            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                                <a:noFill/>
+                              </a14:hiddenFill>
+                            </a:ext>
+                          </a:extLst>
+                        </wps:spPr>
+                        <wps:bodyPr/>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="1555884078" name="Line 29"/>
+                        <wps:cNvCnPr>
+                          <a:cxnSpLocks noChangeShapeType="1"/>
+                        </wps:cNvCnPr>
+                        <wps:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="10915" y="6685"/>
+                            <a:ext cx="0" cy="252"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="line">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln w="6096">
+                            <a:solidFill>
+                              <a:srgbClr val="000000"/>
+                            </a:solidFill>
+                            <a:round/>
+                            <a:headEnd/>
+                            <a:tailEnd/>
+                          </a:ln>
+                          <a:extLst>
+                            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                                <a:noFill/>
+                              </a14:hiddenFill>
+                            </a:ext>
+                          </a:extLst>
+                        </wps:spPr>
+                        <wps:bodyPr/>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="299816328" name="Line 28"/>
+                        <wps:cNvCnPr>
+                          <a:cxnSpLocks noChangeShapeType="1"/>
+                        </wps:cNvCnPr>
+                        <wps:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="1328" y="6937"/>
+                            <a:ext cx="0" cy="252"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="line">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln w="6096">
+                            <a:solidFill>
+                              <a:srgbClr val="000000"/>
+                            </a:solidFill>
+                            <a:round/>
+                            <a:headEnd/>
+                            <a:tailEnd/>
+                          </a:ln>
+                          <a:extLst>
+                            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                                <a:noFill/>
+                              </a14:hiddenFill>
+                            </a:ext>
+                          </a:extLst>
+                        </wps:spPr>
+                        <wps:bodyPr/>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="1203955382" name="Line 27"/>
+                        <wps:cNvCnPr>
+                          <a:cxnSpLocks noChangeShapeType="1"/>
+                        </wps:cNvCnPr>
+                        <wps:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="10915" y="6937"/>
+                            <a:ext cx="0" cy="252"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="line">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln w="6096">
+                            <a:solidFill>
+                              <a:srgbClr val="000000"/>
+                            </a:solidFill>
+                            <a:round/>
+                            <a:headEnd/>
+                            <a:tailEnd/>
+                          </a:ln>
+                          <a:extLst>
+                            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                                <a:noFill/>
+                              </a14:hiddenFill>
+                            </a:ext>
+                          </a:extLst>
+                        </wps:spPr>
+                        <wps:bodyPr/>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="1088796836" name="Line 26"/>
+                        <wps:cNvCnPr>
+                          <a:cxnSpLocks noChangeShapeType="1"/>
+                        </wps:cNvCnPr>
+                        <wps:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="1328" y="7189"/>
+                            <a:ext cx="0" cy="254"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="line">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln w="6096">
+                            <a:solidFill>
+                              <a:srgbClr val="000000"/>
+                            </a:solidFill>
+                            <a:round/>
+                            <a:headEnd/>
+                            <a:tailEnd/>
+                          </a:ln>
+                          <a:extLst>
+                            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                                <a:noFill/>
+                              </a14:hiddenFill>
+                            </a:ext>
+                          </a:extLst>
+                        </wps:spPr>
+                        <wps:bodyPr/>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="1379475136" name="Line 25"/>
+                        <wps:cNvCnPr>
+                          <a:cxnSpLocks noChangeShapeType="1"/>
+                        </wps:cNvCnPr>
+                        <wps:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="10915" y="7189"/>
+                            <a:ext cx="0" cy="254"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="line">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln w="6096">
+                            <a:solidFill>
+                              <a:srgbClr val="000000"/>
+                            </a:solidFill>
+                            <a:round/>
+                            <a:headEnd/>
+                            <a:tailEnd/>
+                          </a:ln>
+                          <a:extLst>
+                            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                                <a:noFill/>
+                              </a14:hiddenFill>
+                            </a:ext>
+                          </a:extLst>
+                        </wps:spPr>
+                        <wps:bodyPr/>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="407172713" name="Line 24"/>
+                        <wps:cNvCnPr>
+                          <a:cxnSpLocks noChangeShapeType="1"/>
+                        </wps:cNvCnPr>
+                        <wps:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="1328" y="7443"/>
+                            <a:ext cx="0" cy="252"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="line">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln w="6096">
+                            <a:solidFill>
+                              <a:srgbClr val="000000"/>
+                            </a:solidFill>
+                            <a:round/>
+                            <a:headEnd/>
+                            <a:tailEnd/>
+                          </a:ln>
+                          <a:extLst>
+                            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                                <a:noFill/>
+                              </a14:hiddenFill>
+                            </a:ext>
+                          </a:extLst>
+                        </wps:spPr>
+                        <wps:bodyPr/>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="998270772" name="Line 23"/>
+                        <wps:cNvCnPr>
+                          <a:cxnSpLocks noChangeShapeType="1"/>
+                        </wps:cNvCnPr>
+                        <wps:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="10915" y="7443"/>
+                            <a:ext cx="0" cy="252"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="line">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln w="6096">
+                            <a:solidFill>
+                              <a:srgbClr val="000000"/>
+                            </a:solidFill>
+                            <a:round/>
+                            <a:headEnd/>
+                            <a:tailEnd/>
+                          </a:ln>
+                          <a:extLst>
+                            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                                <a:noFill/>
+                              </a14:hiddenFill>
+                            </a:ext>
+                          </a:extLst>
+                        </wps:spPr>
+                        <wps:bodyPr/>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="142198254" name="Line 22"/>
+                        <wps:cNvCnPr>
+                          <a:cxnSpLocks noChangeShapeType="1"/>
+                        </wps:cNvCnPr>
+                        <wps:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="1328" y="7695"/>
+                            <a:ext cx="0" cy="255"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="line">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln w="6096">
+                            <a:solidFill>
+                              <a:srgbClr val="000000"/>
+                            </a:solidFill>
+                            <a:round/>
+                            <a:headEnd/>
+                            <a:tailEnd/>
+                          </a:ln>
+                          <a:extLst>
+                            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                                <a:noFill/>
+                              </a14:hiddenFill>
+                            </a:ext>
+                          </a:extLst>
+                        </wps:spPr>
+                        <wps:bodyPr/>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="337048313" name="Line 21"/>
+                        <wps:cNvCnPr>
+                          <a:cxnSpLocks noChangeShapeType="1"/>
+                        </wps:cNvCnPr>
+                        <wps:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="10915" y="7695"/>
+                            <a:ext cx="0" cy="255"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="line">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln w="6096">
+                            <a:solidFill>
+                              <a:srgbClr val="000000"/>
+                            </a:solidFill>
+                            <a:round/>
+                            <a:headEnd/>
+                            <a:tailEnd/>
+                          </a:ln>
+                          <a:extLst>
+                            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                                <a:noFill/>
+                              </a14:hiddenFill>
+                            </a:ext>
+                          </a:extLst>
+                        </wps:spPr>
+                        <wps:bodyPr/>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="1670100960" name="Line 20"/>
+                        <wps:cNvCnPr>
+                          <a:cxnSpLocks noChangeShapeType="1"/>
+                        </wps:cNvCnPr>
+                        <wps:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="1328" y="7950"/>
+                            <a:ext cx="0" cy="252"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="line">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln w="6096">
+                            <a:solidFill>
+                              <a:srgbClr val="000000"/>
+                            </a:solidFill>
+                            <a:round/>
+                            <a:headEnd/>
+                            <a:tailEnd/>
+                          </a:ln>
+                          <a:extLst>
+                            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                                <a:noFill/>
+                              </a14:hiddenFill>
+                            </a:ext>
+                          </a:extLst>
+                        </wps:spPr>
+                        <wps:bodyPr/>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="2093668107" name="Line 19"/>
+                        <wps:cNvCnPr>
+                          <a:cxnSpLocks noChangeShapeType="1"/>
+                        </wps:cNvCnPr>
+                        <wps:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="10915" y="7950"/>
+                            <a:ext cx="0" cy="252"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="line">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln w="6096">
+                            <a:solidFill>
+                              <a:srgbClr val="000000"/>
+                            </a:solidFill>
+                            <a:round/>
+                            <a:headEnd/>
+                            <a:tailEnd/>
+                          </a:ln>
+                          <a:extLst>
+                            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                                <a:noFill/>
+                              </a14:hiddenFill>
+                            </a:ext>
+                          </a:extLst>
+                        </wps:spPr>
+                        <wps:bodyPr/>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="1158314130" name="Line 18"/>
+                        <wps:cNvCnPr>
+                          <a:cxnSpLocks noChangeShapeType="1"/>
+                        </wps:cNvCnPr>
+                        <wps:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="1328" y="8202"/>
+                            <a:ext cx="0" cy="252"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="line">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln w="6096">
+                            <a:solidFill>
+                              <a:srgbClr val="000000"/>
+                            </a:solidFill>
+                            <a:round/>
+                            <a:headEnd/>
+                            <a:tailEnd/>
+                          </a:ln>
+                          <a:extLst>
+                            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                                <a:noFill/>
+                              </a14:hiddenFill>
+                            </a:ext>
+                          </a:extLst>
+                        </wps:spPr>
+                        <wps:bodyPr/>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="1381300539" name="Line 17"/>
+                        <wps:cNvCnPr>
+                          <a:cxnSpLocks noChangeShapeType="1"/>
+                        </wps:cNvCnPr>
+                        <wps:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="10915" y="8202"/>
+                            <a:ext cx="0" cy="252"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="line">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln w="6096">
+                            <a:solidFill>
+                              <a:srgbClr val="000000"/>
+                            </a:solidFill>
+                            <a:round/>
+                            <a:headEnd/>
+                            <a:tailEnd/>
+                          </a:ln>
+                          <a:extLst>
+                            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                                <a:noFill/>
+                              </a14:hiddenFill>
+                            </a:ext>
+                          </a:extLst>
+                        </wps:spPr>
+                        <wps:bodyPr/>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="1063253425" name="Rectangle 16"/>
+                        <wps:cNvSpPr>
+                          <a:spLocks noChangeArrowheads="1"/>
+                        </wps:cNvSpPr>
+                        <wps:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="1322" y="8724"/>
+                            <a:ext cx="10" cy="10"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                          <a:extLst>
+                            <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                                <a:solidFill>
+                                  <a:srgbClr val="000000"/>
+                                </a:solidFill>
+                                <a:miter lim="800000"/>
+                                <a:headEnd/>
+                                <a:tailEnd/>
+                              </a14:hiddenLine>
+                            </a:ext>
+                          </a:extLst>
+                        </wps:spPr>
+                        <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="601904536" name="Line 15"/>
+                        <wps:cNvCnPr>
+                          <a:cxnSpLocks noChangeShapeType="1"/>
+                        </wps:cNvCnPr>
+                        <wps:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="1332" y="8730"/>
+                            <a:ext cx="9578" cy="0"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="line">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln w="6096">
+                            <a:solidFill>
+                              <a:srgbClr val="000000"/>
+                            </a:solidFill>
+                            <a:round/>
+                            <a:headEnd/>
+                            <a:tailEnd/>
+                          </a:ln>
+                          <a:extLst>
+                            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                                <a:noFill/>
+                              </a14:hiddenFill>
+                            </a:ext>
+                          </a:extLst>
+                        </wps:spPr>
+                        <wps:bodyPr/>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="762917921" name="Rectangle 14"/>
+                        <wps:cNvSpPr>
+                          <a:spLocks noChangeArrowheads="1"/>
+                        </wps:cNvSpPr>
+                        <wps:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="10910" y="8724"/>
+                            <a:ext cx="10" cy="10"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                          <a:extLst>
+                            <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                                <a:solidFill>
+                                  <a:srgbClr val="000000"/>
+                                </a:solidFill>
+                                <a:miter lim="800000"/>
+                                <a:headEnd/>
+                                <a:tailEnd/>
+                              </a14:hiddenLine>
+                            </a:ext>
+                          </a:extLst>
+                        </wps:spPr>
+                        <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="59405331" name="Line 13"/>
+                        <wps:cNvCnPr>
+                          <a:cxnSpLocks noChangeShapeType="1"/>
+                        </wps:cNvCnPr>
+                        <wps:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="1328" y="8454"/>
+                            <a:ext cx="0" cy="271"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="line">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln w="6096">
+                            <a:solidFill>
+                              <a:srgbClr val="000000"/>
+                            </a:solidFill>
+                            <a:round/>
+                            <a:headEnd/>
+                            <a:tailEnd/>
+                          </a:ln>
+                          <a:extLst>
+                            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                                <a:noFill/>
+                              </a14:hiddenFill>
+                            </a:ext>
+                          </a:extLst>
+                        </wps:spPr>
+                        <wps:bodyPr/>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="879793816" name="Line 12"/>
+                        <wps:cNvCnPr>
+                          <a:cxnSpLocks noChangeShapeType="1"/>
+                        </wps:cNvCnPr>
+                        <wps:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="10915" y="8454"/>
+                            <a:ext cx="0" cy="271"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="line">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln w="6096">
+                            <a:solidFill>
+                              <a:srgbClr val="000000"/>
+                            </a:solidFill>
+                            <a:round/>
+                            <a:headEnd/>
+                            <a:tailEnd/>
+                          </a:ln>
+                          <a:extLst>
+                            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                                <a:noFill/>
+                              </a14:hiddenFill>
+                            </a:ext>
+                          </a:extLst>
+                        </wps:spPr>
+                        <wps:bodyPr/>
+                      </wps:wsp>
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="1292884908" name="Picture 11"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId17">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="1759" y="3859"/>
+                            <a:ext cx="9000" cy="1985"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:extLst>
+                            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                                <a:solidFill>
+                                  <a:srgbClr val="FFFFFF"/>
+                                </a:solidFill>
+                              </a14:hiddenFill>
+                            </a:ext>
+                          </a:extLst>
+                        </pic:spPr>
+                      </pic:pic>
+                    </wpg:wgp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="page">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="page">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:group w14:anchorId="2E5C86D4" id="Group 10" o:spid="_x0000_s1026" style="position:absolute;margin-left:66.15pt;margin-top:-1.45pt;width:479.85pt;height:438.2pt;z-index:-17944;mso-position-horizontal-relative:page" coordorigin="1323,-29" coordsize="9597,8764" o:gfxdata="UEsDBBQABgAIAAAAIQCxgme2CgEAABMCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRwU7DMAyG&#10;70i8Q5QralN2QAit3YGOIyA0HiBK3DaicaI4lO3tSbpNgokh7Rjb3+8vyXK1tSObIJBxWPPbsuIM&#10;UDltsK/5++apuOeMokQtR4dQ8x0QXzXXV8vNzgOxRCPVfIjRPwhBagArqXQeMHU6F6yM6Rh64aX6&#10;kD2IRVXdCeUwAsYi5gzeLFvo5OcY2XqbynsTjz1nj/u5vKrmxmY+18WfRICRThDp/WiUjOluYkJ9&#10;4lUcnMpEzjM0GE83SfzMhtz57fRzwYF7SY8ZjAb2KkN8ljaZCx1IwMK1TpX/Z2RJS4XrOqOgbAOt&#10;Z+rodC5buy8MMF0a3ibsDaZjupi/tPkGAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrb&#10;Ub/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG&#10;5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nT&#10;NEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMA&#10;UEsDBBQABgAIAAAAIQDoYmyZbAkAALZ4AAAOAAAAZHJzL2Uyb0RvYy54bWzsXe1u2zgW/b/AvoPg&#10;/23EL1E0mg6KdqYYoLtb7Mw+gCLLtjC2pJWUONmnn0NSliXFnmY8kYRiGSCJZH2Y5LmX9/Lwkvfd&#10;D4/7nfeQlFWaZ7cL8tZfeEkW56s029wu/vPrT2/ChVfVUbaKdnmW3C6ekmrxw/u//+3doVgmNN/m&#10;u1VSenhJVi0Pxe1iW9fF8uamirfJPqre5kWS4eI6L/dRjdNyc7MqowPevt/dUN8Pbg55uSrKPE6q&#10;Cp9+shcX78371+skrv+1XldJ7e1uFyhbbf6W5u+d/nvz/l203JRRsU3jphjRFaXYR2mGL21f9Smq&#10;I+++TJ+9ap/GZV7l6/ptnO9v8vU6jRNTB9SG+IPafC7z+8LUZbM8bIq2mdC0g3a6+rXxPx8+l8Uv&#10;xdfSlh6HX/L4twrtcnMoNsvudX2+sTd7d4d/5CvgGd3Xuan447rc61egSt6jad+ntn2Tx9qL8WHg&#10;K+4rsfBiXBMiEIQ3CMRbwKSfI4yyhYfLb6iy4MTbH5vHlVDSPhvKgOurN9HSfq8pa1M2jT2EqTq1&#10;V/XX2uuXbVQkBoZKt8fX0ktXKKlQirKQqIWXRXs0xb8hbFG22SWeJLpwuhS4/di2lW1YL8s/bnFb&#10;8qEs88M2iVYonbkfdeg8oE8qwPLNlkaL0X6LHZubQOB1S+N/t62iZVFW9eck33v64HZRouAGw+jh&#10;S1XbW4+3aEirfJeufkp3O3NSbu4+7krvIdIaZX6at/du22X65izXj9k36k9MFXWtbOvc5asn1LDM&#10;rVqiG8HBNi//t/AOUMnbRfXf+6hMFt7u5wytpAiHvHi1OeFCUpyU3St33StRFuNVt4t64dnDj7XV&#10;+/uiTDdbfBMxlc7yD5DhdWoqrlvdlqopLMRoKnmiIeOhlCE/CtSXNIMsGfAa0fiYWT2NH7NGT1tx&#10;MkL661MBQexJk33kT0gTO0qT0bBoeZQmJST6ci1P3xCnHYr9R+LUCkW03GXewXQLgXmgJ0HVywQN&#10;XWS2goRFS61LPzbHdZTu7DG6iIuSpwVTt8x0INOQoxcLKTlifOo0AtPfNUCP3mn4SvcO3X72iLPr&#10;Nb6rXoMowljgS1hNa4ZMrxGEHQs0Ra9B0TdoaYI5NMp4lKbGBFFrElt7/cwGuU5Du68XPA2fBj5R&#10;VMD76WIsp8UYXQZcNwdyMYo7GVIa0jAkQR/jYFqMWaPHVNDzeiz6frfT49W5gdt5PRbSD5UUGNj0&#10;1FhMC3Grxg7jvzSKPo8xJVT48PC0F9Xtq43aTOjFN3osfNOBnLz4oz22+u3s8R8TMOcxxiiUCKHY&#10;QI/ZTHrsMB5BjyXzue8LOXC5jFWcXo2lMP68U+OWGP5ThOd5NQ4Cn1PBxMDj6nJ3E4ycWnPsMB5B&#10;jYkKuGJS8ZZwscPjqUm1xhwTcPwX/GrjBTp7fI09JhzEKXR5ALLoEmpTarJDeYz5Fh5wn8K9Bj3d&#10;caytYZzeIhMaGI11Jvk1TTLxfa4IYarvWoP4Aqk4HcitTXYoj6HJhIiQMEFp37mGIzYpykeuiwhi&#10;5OuMKjuy6wVRCue9a0LCQCqfhuCMu/31XGyXQ3kUVVaSBAET/sAqz0R3EWnnmc6oshm5O//6Gv8a&#10;iuyHnIR9SlPMxXc5kMfQZOoHoSQsHGryTIwX9REHdnYm2THXLwkdPG+UFSOYYcRv3ybPRXk5kMfQ&#10;5DCkgUJo5cAkz0R5wcu/NFB2lNf13jUTggRSBv0hFJ+L8nIoj6HJRJJQ+lKovufFZwruwmTJJfba&#10;edfXq7IMqAo0g90zynwuzsuhPIYqs0Ah4tYsfuiwIXwmyovK0GjsmXGyM8pXa7KenBAI7/b7sbh8&#10;LsrLoTyGJgehwCwuG/CafCbGi/nsEnntbPLVmqxnoFjInoE8F+XlUB5DkxWVgaJULzjs2uSZGC9M&#10;R11YO+EYr+sZLxL4LJCCDFbVIVRk0rnGdkbZoTyGJsPvCrgIZZ/ysouLpwsbOE4oM2HF64x37SaU&#10;r7fJksG35pT0yWtEYc+kyQ7lUQI2fYxNwUH0V0GzmSgvhI5eYK+J3Z/AzShfM6OMYAx4O1KC5Oq6&#10;XnYoM12HfbLKDuYxzDLYa4SGyCDoh9izmVgvoaixv84uv2bMpsKEMoP/NTDLc5FeDuQxNDng+KEc&#10;0VW9/nom0isg2IrkfHCIYWicUb7KKBPqK7CbCGzvgTwX6eVQHkOTVYggIEaxQUgP5JlIr4Azw8Q4&#10;k/yaJhlRfERyfxAcYlt6Bu/agTyGIhMuBGVcDuK8bIjGdCgfSa8AluOCTXYTUdeTXkKIMOTgRHrd&#10;teUepgO5HSg7lMdQZaqwYUhgNKkzEYU1w5Mym60mY8G00+TeNrSvsNsAnGvw14Ih8KbreGEN3KQg&#10;nzTZoTwGfe2HocQgChRXD+WZGC/Ej16aU3YzUdcbZb2hBOaUhyDPRXk5lMcwynC6iMS+lf3oEMsg&#10;T+d5HY2y5Nyth+rvDf8KRhl+F0WA/SBuwK48mw7j1iY7kMdQZKyEIsAZO1f2TPJMjBdCzi6Nk83n&#10;jru+hrtmTPo8BLHZx3iuKC8H8iiKjHXoeg1F0F8pgzQAkw6hWpOshFsO9eomGXNQDCwT8fuhIXZf&#10;8TlsskN5jHEytgBihBOw1V2jTGaivEKsRHeU16tTXsiOw7CJ6mCjXLvb0gyq7FAexSr7YK4Rr0nb&#10;sIFTThPsZn8yzaPnNDkmQkIc+CDOy+U0+Z5ymuhkFz4XA3oNySdOsjTBdp6sSYSEGMaBm+cyIb0C&#10;9aJXvROpzmVCIt2wstF7DbAvcEKQ1sR1G953nUANi0PgayDKpedRThy9dhwchtxmSnke2OQyIV2/&#10;mg9zaxILcwdJcsjEVF7L1/7fgVyk8RK/TSJSHD1zKL+dsBVP1fc6qaNN+rp/0Tv2UfnbffEGU3ZF&#10;VKd36S6tn0z+V+QN1IXKHr6msc6NqE86OTqpQk4lrvw2fAa36W/3sIoM3sTxbvsskhmlscl+2mZV&#10;/FAVSI6pUyqePnqWt7P/lht92ivP3S4tjukz9XFTc2SjHGRxPdN4NkPspzy+3ydZbVPelskOjZBn&#10;1TYtKqTAXCb7u2SFPJ4/r5pgyqqMtROOGiJ7Z10mdbzVh2sk42w+B83cXjAlPhVSl796UeZR7Exk&#10;LCfWyQ+mmRUSgzbJR5WNC7vMa5ffSD/a5os05dQlQ9pGXUj8mgSOJjkujnrZd7vn5q5TuuH3vwMA&#10;AP//AwBQSwMECgAAAAAAAAAhAOFdZOy3EQAAtxEAABQAAABkcnMvbWVkaWEvaW1hZ2UxLnBuZ4lQ&#10;TkcNChoKAAAADUlIRFIAAAKqAAAAlwgCAAAAUpzuZwAAAAZiS0dEAP8A/wD/oL2nkwAAAAlwSFlz&#10;AAAOxAAADsQBlSsOGwAAEVdJREFUeJzt3T9sG+X/wPHP/TZcigR2JVokFwkhEgmEKqtSnaFpBiok&#10;e8IZ2gHUVKhxGYrUNou9kjC4XTpAHKG2UodEqGYAe2mHxAxxpcZiKJKNEAJbohQ1ZoDG6/2Gj/Lo&#10;+Z7/xElaXPK8X0N1uTs/fnrPc8/nnj+XeCLi+77ASZ7nCRXAVZ7nUfQuowK4TBt/AADgFjp/TqP3&#10;7zI6f46jArjM87z/G3YeAADAv43wDwCAcwj/AAA4p1/4L5VKXjelUmnH31ev1zWRVqu140RUs9lc&#10;WFgol8tdjy4sLHieNzk5OcjJ6Kpr6Wez2Xq9vuM0s9ms53kLCwu7z16pVMpms0PPxl7V9fZfWFho&#10;NpuBcwYpBT3T3I/Plec5b0PRbrdNcQcOXblyxfO8sbGxHSSrN91uwgeerp30/pPJ5PPQbl68eHF6&#10;evpZnIw+5ubmRkdHd//0tkvlcjmZTP7000/DzYZrpqenDx8+bD8BYO8JhUK5XE5Ebt68ae9vt9sz&#10;MzMicuHChaFkDE/X1uE/lUr5lnw+LyLT09PtdvvZZw/Dt7KyYkq/0WjE43ERuXv37rDzhX9DJpOx&#10;Sz+dTovIxYsX9WgikfB9f3Z2dqh5xNM3MTEhIpVKpVqtmp3379/XjZ31/mdnZ33fTyQSTyWH2L1t&#10;9/6PHz9u/1gul3WYyOzRUXczHthut3WP53lXrlz5888/AwmaMcZsNttqtXTbjNLX6/Xz58+bE0y3&#10;w/O8QqEgIidOnNjy1xd0PbnVaulAlo77mVpupieq1aqOVo2NjVWrVfs/8jwMfgxFNBrVdsGYnJy0&#10;B/RMCZoJgmq1queMjY11Tr40m029yFroncOw5XJ5bGzMXHZ96CyVSidOnBCRQqFgf3vXkwfJBgYR&#10;jUY/++wzESkUCnq/BAb/7dL0PG9paamzk9C1IDqrTaBhMdXMrm8mKU0tMKrcpzLY+VxaWnrqF2oP&#10;GB0d1Qf9zvCfTqej0ajusWeI7FZUm8qFhQW9zlpDAoP/dosaaN5NKS8tLenR8+fP22NOzWbTtN6d&#10;d7T5FHMNW/N7KBaL0qP3b/oEKysrgUQCJ2h3odP6+rr5CiOVSumG9jjX1tY6P9hoNDrfVe3MvGZD&#10;M9958vr6ulZuW7FY9H2/Vqt1zXDgP6In/9f1unr20a69/1qtpnu0yMzVWF9f10/pCV1LUETy+bzv&#10;+xsbG4FS0NRMlVtcXAx8MJVKbWxsBKqNfnuvk7fMhrP6FL2/eW/avX+lN4Jec/ucztIUkVwuZ6fW&#10;SdMJVBu/o2ExLYP5VNf71NTDPpWh670vHQ2dC/pXAB3/j8fj+uPGxkbgInctU22ftfkNVINMJmN/&#10;XH+0me8KFHeggBqNRp+i74w4phLCJoP0/rWDZUxPT6fTaTP611+9Xp+fnxeRxcVF3/fX19ftsmm3&#10;2zpsaJqYY8eO2R///PPP7XLVKqX/+ptVRINT/2x0nlwoFCqVSuAhZnZ21u4i6FFT1R4/fqyPLJrU&#10;6urqIFdgD9AhE3X48OFKpVIsFkdGRgb57DfffCMiqVRKG4VAe7G8vFypVGSz0a/Vag8fPjRHW63W&#10;6dOnzdGNjY10Ol0oFJaXlxOJhBaZtgiJRKLPyVtmA9vyyiuviMjvv/8e2H///n0tTb1N9JFrZmYm&#10;sFBAmwItIBHZ1sSBCeHHjh37/vvvpeNJUVPrXxnu3bun+VxbW9Na1/VpAIHxfzPyb8b/9GrrZTQP&#10;cL/++qudiN5xU1NTgcSbzebc3Fw8HtfaordzpVKxFxXF43EtQb1hC4WCHv36669FJJVK2X1Ibb3L&#10;5fL8/Lw5pN2VmZmZ3axW3sN2svRvfn5+wKnfX375RUTi8fipU6dEJBwOf/zxx+Zos9nU+9Asyvvk&#10;k0/M0VarpSP2yWTSPHmIyNzc3A7yHHDnzh1NSlPWkeRKpWI3Vfp1ZphrcnIyHA6LyMmTJ3efgf+0&#10;GzduDLj4SwtrampKL2MikbCf//QRKpfL6cPEyMiIvaToxx9/1I3R0VHP8/bt26ePkl0fvPqf3D8b&#10;eCrefvtt3YhEIqVS6dGjR9oEmztIrKYgFAppUxBo8fubnJwMhUIiEg6H33rrLREpFAqTk5OlUmn/&#10;/v2+72tx968MptbFYjHpqHUwYrGYPf6v4T+TyWgRiMjq6qrv+48ePSqVSl0XVptpAm05bdFo1Pf9&#10;77777t69e2YuL+DChQvaMphu4ePHj2XzaX5qakqT1QUoq6uroVBI1wIXCoVIJGK6K7IZiRCw7aV/&#10;+lB/+vRpe06ov0OHDpntffv2dZ5gdpqKJZsl3dXul53rg0Une2lCIKv79+/f5Zf+R9mD/xsbG5lM&#10;plAo6MDMgF588UWzrX1H20svvWS27Yv85MmTrql1Xe0/yMn9s4EB/fXXXyLy2muvBfaHw+G1tTUN&#10;GMlkMplMRiKRbDZrj6jZTcHrr7+uG33u9ICDBw+a7fHxcdMp1K8zE/mDVIZetQ62M2fOiMjNmzfN&#10;mn+786NT7Hrxu7aoR44c6ZVyu93OZrORSEQ/3vWcXuWiEd2+nY2u8wLSbbAKsoPefywW0zmbR48e&#10;Sbcy+PvvvwN77BFdM4FkMzvtluLAgQO6YaYDjc5nye0KzFgb4+Pju0x5bwuFQh9++KGIaHdKrGJS&#10;gfLVYGA3xxo8bHaF+eeff8y2qVqBMrp9+3ZnxvqfPEg2MIh2u61F/+qrr3YejcViq6urujhDY/Pc&#10;3Ny3335rTnj48KG5x3/77TfdOHDgwAsvvBBIqlcIt2m3r9FoFItFnRPUbkn/yvDyyy9L71oHmy70&#10;rlQqX3zxhYjE4/GjR4/qoXq9rjMsi4uLOv6/rZSXl5d18L9YLDYajV4rrrrqvJ2Nw4cPS7cFK+fO&#10;ndtW9hyx7fBfr9ft4XfTRda1l/V6XR8S1RtvvCEilUpFn8pbrdZXX31ljkajUS1Is07EnggMh8Ma&#10;pG/duqVNhr4CcOXKFTs/gzQTnSfrM6wZxNbH2J29zeKaW7duyeYdKJvd6GKxqGUUWPKj04TmOpdK&#10;JfPcIJuvD5mZOdOgKDOYbCqPLuS2l/KaJ8v+J/fPBgbUarX0Dk2lUjpybjNvbayvrycSiYmJCb1/&#10;7UBrAkm73damIJVKhcNhM+ynM/qtVuvGjRv9M2OWlEcikUQi8f777+v+J0+e9K8Mo6OjIjIzM6Pj&#10;l/V6/dq1a7u6LnvXyMiI3unaqp85c8aUlBkoHRsbi8Vi211gr93xQ4cOTUxMRKPRbS3H+eCDD0Tk&#10;xo0bOgxsXhJpNps6JTQ3N6eFW61WzaFtZc8hfg99isSswem63Fes5y9dPtqp68p/MyO75cp//39X&#10;eGpqNnvlf+fJg6z8N2naR/2OVxv+0/pXgF6lL1ut/pXNMZteY3G9Vv5rMW258t//37qhqfU5uX82&#10;nNWn6P2+t7+5BwMr/7su2LaXW3bedGZqqXMduNKj9tJd1bVMTYn3qQy98snK/67sK2kPxJq1foYW&#10;rrYMZpm2nZS98t+82RH4uNaW/u8TmfePbGZ5Pyv/ByQ7W/qXy+Xy+bw+BoZCoevXr5vbyYzCGZcv&#10;XzZ7crlcoNQTiYRpZXK53NWrV3Vbh+9isdja2popzkwmU6vVzEqiTz/9VCtBPB7vHDwMCJwcDoeX&#10;lpbMo0kqlVpZWeH3UQwiHo/b1yqRSJjyzWQygSe2aDRaq9W0eugH7VY+FAotLS3pnng8vra2prOA&#10;ZkLh1KlTxWLR3Or5fN5UvFgsZopP56H7nNw/GxhcPp9vNBr2aj4jFArl83k7WgRuWBE5dOjQ2tqa&#10;XRBmuu3ixYumUPL5/JbdQS1Tu3dhl3ifyqD5NN+1uLjImyB9mDHRVCplv+9jL/XQm1dXUA74SpRZ&#10;uiEi6XS60Wi8++67IvLgwYMtPxuNRu3WW0SKxeLly5d1++rVq3YltA8hYMh/7l1/rUcqldJpuXK5&#10;rEtAezUxeLr0+g+rApRKJY33Ggba7falS5fm5+dzuRx37L/A48+9u40K4DJvuK2/iCwsLHS+MZJO&#10;p7/88suh5Mc1w60ArVYrEol07l9bW+ucWsZTR+vvOCqAyzzPG/If/D137lxg5G1xcdFMAWBvC4fD&#10;tVrNHodPp9PEfgD4Fwy594/hGvrwD4aIzp/jqAAuG37vHwAAAAAAPHOM/TqNwX+XMfbrOCqAyxj8&#10;BwDARYR/AACcQ/gHAMA5hH8AAJxD+AcAwDmEfwAAnEP4BwDAOYR/AACcQ/gHAMA5hH8AAJxD+AcA&#10;wDmEfwAAnEP4BwDAOYR/AACcQ/gHAMA5hH8AAJxD+AcAwDmEfwAAnEP4BwDAOYR/AACcQ/gHAMA5&#10;hH8AAJxD+AcAwDmEfwAAnEP4BwDAOYR/AACcQ/gHAAAAAGCv80TE9/1hZwPD4XlUAHd5nkfRu4wK&#10;4DLP8xj8BwDAOYR/AACcQ/gHAMA5hH8AAJxD+AcAwDmEfwAAnEP4BwDAOYR/AACcQ/gHAMA5hH8A&#10;AJxD+AcAwDmEfwAAnEP4BwDAOYR/AACcQ/gHAMA5hH8AAJxD+AcAwDmEfwAAnEP4BwAAAABgr/NE&#10;xPf9YWcDw+F5VAB3eZ5H0buMCuAyz/MY/AcAwDmEfwAAnEP4BwDAOYR/AACcQ/gHAMA5hH8AAJxD&#10;+AcAwDmEfwAAnEP4BwDAOYR/AACcQ/gHAMA5hH8AAJxD+AcAwDmEfwAAnEP4BwDAOYR/AACcQ/gH&#10;AMA5hH8AAJxD+AcAwDmEfwAAnEP4BwDAOYR/AACcQ/gHAAAAAGCv80TE9/1hZwPD4XlUAHd5nkfR&#10;u4wK4DLP8xj8BwDAOYR/AACcQ/gHAMA5hH8AAJxD+AcAwDmEfwAAnEP4BwDAOYR/AACcQ/gHAMA5&#10;hH8AAJxD+AcAwDmEfwAAnEP4BwDAOYR/AACcQ/gHAMA5hH8AAJxD+AcAwDmEfwAAnEP4BwDAOYR/&#10;AACcQ/gHAMA5hH8AAJxD+AcAwDmEfwAAAAAA9jpPRHzfH3Y2MByeRwVwl+d5FL3LqAAu8zyPwX8A&#10;AJxD+AcAwDmEfwAAnNMz/JfLZa+3er2up7Xb7VKpNDY2Zg6VSqVWq2XSmZyc7JVINpu1v3FhYcEc&#10;arfbnYcC5wMAgJ3ZVe+/1Wp99NFHyWSyUqmYnclkMhKJmOeDwd28edNsLy8v7yZjAACgj57hf3x8&#10;3N+UyWREJJ/Pmz0jIyMiMj09XSgU4vH4ysqK7m80Gul0WkTOnj2rYwC3b9/WQ7VaTVNeX1/XPbOz&#10;s+brqtWqPkPk83kRKRaLz/A/DQCA23be+69Wq4VCQUSuX78+Pj6uO6PR6NWrV1OpVKVSuXv37uCp&#10;aXc/k8kcP35cRObn55vN5o7zBgAA+th5+P/5559FJJ1O60iAEQqFJicnRaRcLg+YVLvdnpmZEZGT&#10;J0+OjIykUikRWV1d3XHeAABAHzsP/w8ePBCRI0eOdB46ePCgiMzPzw+Y1P3793Xj6NGjIjI1NSUi&#10;165d23HeAABAH8/Fi3937twRkVwuFwqFROTYsWMiUqlUqtXqkHMGAMBetPPw/84774jIDz/80Hno&#10;jz/+EBFdA7ilVqs1NzcnIjMzM/rWXyQS0UOs/wcA4FnYefh/8803RWR+fj7wjl+73dZxe7MesL97&#10;9+71OjQzMxP4BQAAAGD3dh7+Y7GYrtE7e/asWeVXr9cvXbqkr/C99957g6Sj7/jlcjnf0mg09CgD&#10;AAAAPHW7mvvP5/P6jt+JEyd03H50dFRX/NVqtXA4vGUKzWZTzx8dHbX3R6NRnTuwfwHA3Nxc4PcG&#10;6isGAABgW3YV/sPh8O3bt4vFYjweNzsXFxfX19cDbwP2oq8PiMjExETgUDKZFH4BAAAAzwB/7t1p&#10;nkcFcBd/7t1xVACXeZ73XLz4BwAA/k2EfwAAnEP4BwDAOYR/AACcQ/gHAMA5hH8AAJxD+AcAwDmE&#10;fwAAAAAA9rr/B9diW8j18v2qAAAAAElFTkSuQmCCUEsDBBQABgAIAAAAIQARnLTg4QAAAAsBAAAP&#10;AAAAZHJzL2Rvd25yZXYueG1sTI9NS8NAEIbvgv9hGcFbu/mg2sZsSinqqQi2gnibZqdJaHY2ZLdJ&#10;+u/dnvT4Mg/vPG++nkwrBupdY1lBPI9AEJdWN1wp+Dq8zZYgnEfW2FomBVdysC7u73LMtB35k4a9&#10;r0QoYZehgtr7LpPSlTUZdHPbEYfbyfYGfYh9JXWPYyg3rUyi6EkabDh8qLGjbU3leX8xCt5HHDdp&#10;/Drszqft9eew+PjexaTU48O0eQHhafJ/MNz0gzoUweloL6ydaENOkzSgCmbJCsQNiFZJWHdUsHxO&#10;FyCLXP7fUPwCAAD//wMAUEsDBBQABgAIAAAAIQCqJg6+vAAAACEBAAAZAAAAZHJzL19yZWxzL2Uy&#10;b0RvYy54bWwucmVsc4SPQWrDMBBF94XcQcw+lp1FKMWyN6HgbUgOMEhjWcQaCUkt9e0jyCaBQJfz&#10;P/89ph///Cp+KWUXWEHXtCCIdTCOrYLr5Xv/CSIXZINrYFKwUYZx2H30Z1qx1FFeXMyiUjgrWEqJ&#10;X1JmvZDH3IRIXJs5JI+lnsnKiPqGluShbY8yPTNgeGGKyShIk+lAXLZYzf+zwzw7TaegfzxxeaOQ&#10;zld3BWKyVBR4Mg4fYddEtiCHXr48NtwBAAD//wMAUEsBAi0AFAAGAAgAAAAhALGCZ7YKAQAAEwIA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAA7AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA6GJs&#10;mWwJAAC2eAAADgAAAAAAAAAAAAAAAAA6AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAKAAAAAAAAACEA&#10;4V1k7LcRAAC3EQAAFAAAAAAAAAAAAAAAAADSCwAAZHJzL21lZGlhL2ltYWdlMS5wbmdQSwECLQAU&#10;AAYACAAAACEAEZy04OEAAAALAQAADwAAAAAAAAAAAAAAAAC7HQAAZHJzL2Rvd25yZXYueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAKomDr68AAAAIQEAABkAAAAAAAAAAAAAAAAAyR4AAGRycy9fcmVscy9lMm9E&#10;b2MueG1sLnJlbHNQSwUGAAAAAAYABgB8AQAAvB8AAAAA&#10;">
+                <v:rect id="Rectangle 71" o:spid="_x0000_s1027" style="position:absolute;left:1322;top:-29;width:10;height:10;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQB0Ry3MyAAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/Pa8Iw&#10;FL4P9j+EJ3ibqXWOthplDoRdBtPtoLdn82yLzUuXRO321y/CYMeP7/d82ZtWXMj5xrKC8SgBQVxa&#10;3XCl4PNj/ZCB8AFZY2uZFHyTh+Xi/m6OhbZX3tBlGyoRQ9gXqKAOoSuk9GVNBv3IdsSRO1pnMETo&#10;KqkdXmO4aWWaJE/SYMOxocaOXmoqT9uzUbDKs9XX+yO//WwOe9rvDqdp6hKlhoP+eQYiUB/+xX/u&#10;Vx3nT/M8nWTjHG6XIga5+AUAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUB&#10;AAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQB0Ry3MyAAAAOIA&#10;AAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/AIAAAAA&#10;" fillcolor="black" stroked="f"/>
+                <v:line id="Line 70" o:spid="_x0000_s1028" style="position:absolute;visibility:visible;mso-wrap-style:square" from="1332,-24" to="10910,-24" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDQ+lzbxwAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9fS8Mw&#10;EH8X/A7hhL251G3YUpeNTdgm9MkpbI9HcjbF5lKa2NZvbwTBx/v9v/V2cq0YqA+NZwUP8wwEsfam&#10;4VrB+9vhvgARIrLB1jMp+KYA283tzRpL40d+peEca5FCOJSowMbYlVIGbclhmPuOOHEfvncY09nX&#10;0vQ4pnDXykWWPUqHDacGix09W9Kf5y+nYDhV16HKPerTpdpbfTg2+XhUanY37Z5ARJriv/jP/WLS&#10;/EWxXBV5Xqzg96cEgNz8AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEA&#10;AAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAND6XNvHAAAA4wAA&#10;AA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD7AgAAAAA=&#10;" strokeweight=".48pt"/>
+                <v:rect id="Rectangle 69" o:spid="_x0000_s1029" style="position:absolute;left:10910;top:-29;width:10;height:10;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQA5yjSGzAAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pa8JA&#10;FMTvhX6H5RV6qxuDliS6Si0UvAj+6aHentlnEsy+TXe3mvbTdwXB4zAzv2Gm89604kzON5YVDAcJ&#10;COLS6oYrBZ+7j5cMhA/IGlvLpOCXPMxnjw9TLLS98IbO21CJCGFfoII6hK6Q0pc1GfQD2xFH72id&#10;wRClq6R2eIlw08o0SV6lwYbjQo0dvddUnrY/RsEizxbf6xGv/jaHPe2/Dqdx6hKlnp/6twmIQH24&#10;h2/tpVaQZqN8nGfpEK6X4h2Qs38AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78A&#10;AAAVAQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAOco0hswA&#10;AADiAAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAAAD&#10;AAAAAA==&#10;" fillcolor="black" stroked="f"/>
+                <v:line id="Line 68" o:spid="_x0000_s1030" style="position:absolute;visibility:visible;mso-wrap-style:square" from="1328,-19" to="1328,252" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQClRlRTxwAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9fS8Mw&#10;EH8X9h3CDXxzaS2sWpeNTdgm9Mkp6OORnE2xuZQmtvXbG0Hw8X7/b7ObXSdGGkLrWUG+ykAQa29a&#10;bhS8vhxv7kCEiGyw80wKvinAbru42mBl/MTPNF5iI1IIhwoV2Bj7SsqgLTkMK98TJ+7DDw5jOodG&#10;mgGnFO46eZtla+mw5dRgsadHS/rz8uUUjOf6faxLj/r8Vh+sPp7acjopdb2c9w8gIs3xX/znfjJp&#10;fn6fF8U6Kwv4/SkBILc/AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEA&#10;AAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAKVGVFPHAAAA4wAA&#10;AA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD7AgAAAAA=&#10;" strokeweight=".48pt"/>
+                <v:line id="Line 67" o:spid="_x0000_s1031" style="position:absolute;visibility:visible;mso-wrap-style:square" from="10915,-19" to="10915,252" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBIG2x/xgAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9fS8Mw&#10;EH8X/A7hBN9csoKrq8uGCtuEPjmF+XgkZ1NsLqWJbf32RhB8vN//2+xm34mRhtgG1rBcKBDEJtiW&#10;Gw1vr/ubOxAxIVvsApOGb4qw215ebLCyYeIXGk+pETmEY4UaXEp9JWU0jjzGReiJM/cRBo8pn0Mj&#10;7YBTDvedLJRaSY8t5waHPT05Mp+nL69hPNbvY10GNMdz/ejM/tCW00Hr66v54R5Eojn9i//czzbP&#10;V8VKLdfFbQm/P2UA5PYHAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEASBtsf8YAAADjAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;" strokeweight=".48pt"/>
+                <v:line id="Line 66" o:spid="_x0000_s1032" style="position:absolute;visibility:visible;mso-wrap-style:square" from="1328,252" to="1328,506" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBO6uR3yQAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BSwMx&#10;FITvgv8hPMGbzXYPbVibFhXaCnuyFfT4SF43Szcvyyburv/eCILHYWa+YTa72XdipCG2gTUsFwUI&#10;YhNsy42G9/P+QYGICdliF5g0fFOE3fb2ZoOVDRO/0XhKjcgQjhVqcCn1lZTROPIYF6Enzt4lDB5T&#10;lkMj7YBThvtOlkWxkh5bzgsOe3pxZK6nL69hPNafY70OaI4f9bMz+0O7ng5a39/NT48gEs3pP/zX&#10;frUaVFmqUqnlCn4v5Tsgtz8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAV&#10;AQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEATurkd8kAAADi&#10;AAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAP0CAAAA&#10;AA==&#10;" strokeweight=".48pt"/>
+                <v:line id="Line 65" o:spid="_x0000_s1033" style="position:absolute;visibility:visible;mso-wrap-style:square" from="10915,252" to="10915,506" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAeYRyMygAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvBf/D8oTe6kbBRqOr2IJayKm2UI+P3ddsaPZtyG6T9N93CwWPw8x8w2z3o2tET12oPSuYzzIQ&#10;xNqbmisF72/HhxWIEJENNp5JwQ8F2O8md1ssjB/4lfpLrESCcChQgY2xLaQM2pLDMPMtcfI+fecw&#10;JtlV0nQ4JLhr5CLLHqXDmtOCxZaeLemvy7dT0J/La1/mHvX5o3yy+niq8+Gk1P10PGxARBrjLfzf&#10;fjEKlnm2WufLxRr+LqU7IHe/AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAA&#10;FQEAAAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAB5hHIzKAAAA&#10;4gAAAA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD+AgAA&#10;AAA=&#10;" strokeweight=".48pt"/>
+                <v:line id="Line 64" o:spid="_x0000_s1034" style="position:absolute;visibility:visible;mso-wrap-style:square" from="1328,506" to="1328,758" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCKarQ5yQAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9dS8Mw&#10;FIbvBf9DOMLuXNrCvuqyocI2oVfOgV4ekmNTbE5Kk7XdvzcXgpcv7xfPdj+5VgzUh8azgnyegSDW&#10;3jRcK7h8HB7XIEJENth6JgU3CrDf3d9tsTR+5HcazrEWaYRDiQpsjF0pZdCWHIa574iT9+17hzHJ&#10;vpamxzGNu1YWWbaUDhtODxY7erWkf85Xp2A4VV9DtfKoT5/Vi9WHY7Maj0rNHqbnJxCRpvgf/mu/&#10;GQVFXiyyxWadJ4rElHhA7n4BAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAV&#10;AQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAimq0OckAAADj&#10;AAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAP0CAAAA&#10;AA==&#10;" strokeweight=".48pt"/>
+                <v:line id="Line 63" o:spid="_x0000_s1035" style="position:absolute;visibility:visible;mso-wrap-style:square" from="10915,506" to="10915,758" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDdclzTywAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9PSwMx&#10;FMTvBb9DeIK3Nlttbbs2LSr0D+zJWmiPj+S5Wdy8LJu4u357Iwgeh5n5DbPeDq4WHbWh8qxgOslA&#10;EGtvKi4VnN934yWIEJEN1p5JwTcF2G5uRmvMje/5jbpTLEWCcMhRgY2xyaUM2pLDMPENcfI+fOsw&#10;JtmW0rTYJ7ir5X2WPUqHFacFiw29WtKfpy+noDsU165YeNSHS/Fi9W5fLfq9Une3w/MTiEhD/A//&#10;tY9GwWyWTefz1cMKfi+lOyA3PwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAA&#10;ABUBAAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDdclzTywAA&#10;AOIAAAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/wIA&#10;AAAA&#10;" strokeweight=".48pt"/>
+                <v:line id="Line 62" o:spid="_x0000_s1036" style="position:absolute;visibility:visible;mso-wrap-style:square" from="1328,758" to="1328,1010" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDoE8aIyAAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9PS8Qw&#10;FMTvgt8hPMGbm/g3S93sosLuCj25Cu7xkTybYvNSmtjWb28EweMwM79hVps5dGKkIbWRDVwuFAhi&#10;G13LjYG31+3FEkTKyA67yGTgmxJs1qcnK6xcnPiFxkNuRIFwqtCAz7mvpEzWU8C0iD1x8T7iEDAX&#10;OTTSDTgVeOjklVJ3MmDLZcFjT0+e7OfhKxgY9/VxrHVEu3+vH73d7lo97Yw5P5sf7kFkmvN/+K/9&#10;7Azoa3Wj1K3W8Hup3AG5/gEAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUB&#10;AAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDoE8aIyAAAAOIA&#10;AAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/AIAAAAA&#10;" strokeweight=".48pt"/>
+                <v:line id="Line 61" o:spid="_x0000_s1037" style="position:absolute;visibility:visible;mso-wrap-style:square" from="10915,758" to="10915,1010" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBujDdkygAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BS8NA&#10;FITvQv/D8gre7MZq0xK7LSq0FXJqK9jjY/eZDWbfhuyaxH/vCkKPw8x8w6y3o2tET12oPSu4n2Ug&#10;iLU3NVcK3s+7uxWIEJENNp5JwQ8F2G4mN2ssjB/4SP0pViJBOBSowMbYFlIGbclhmPmWOHmfvnMY&#10;k+wqaTocEtw1cp5luXRYc1qw2NKrJf11+nYK+kN56culR334KF+s3u3r5bBX6nY6Pj+BiDTGa/i/&#10;/WYU5Hn2OF88LHL4u5TugNz8AgAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAA&#10;FQEAAAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAG6MN2TKAAAA&#10;4gAAAA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD+AgAA&#10;AAA=&#10;" strokeweight=".48pt"/>
+                <v:line id="Line 60" o:spid="_x0000_s1038" style="position:absolute;visibility:visible;mso-wrap-style:square" from="1328,1010" to="1328,1265" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCebpodxwAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9fS8Mw&#10;EH8X9h3CDXxz6eZYbV02prBN6JNT0McjOZticylNbOu3N4Lg4/3+33Y/uVYM1IfGs4LlIgNBrL1p&#10;uFbw+nK8uQMRIrLB1jMp+KYA+93saoul8SM/03CJtUghHEpUYGPsSimDtuQwLHxHnLgP3zuM6exr&#10;aXocU7hr5SrLNtJhw6nBYkePlvTn5cspGM7V+1DlHvX5rXqw+nhq8vGk1PV8OtyDiDTFf/Gf+8mk&#10;+cVmXdzmxXoJvz8lAOTuBwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEA&#10;AAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJ5umh3HAAAA4wAA&#10;AA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD7AgAAAAA=&#10;" strokeweight=".48pt"/>
+                <v:line id="Line 59" o:spid="_x0000_s1039" style="position:absolute;visibility:visible;mso-wrap-style:square" from="10915,1010" to="10915,1265" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCsy2plxwAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9fa8Iw&#10;EH8f7DuEG+xtproypRpFB+qgT+pgPh7JrSlrLqXJ2u7bL4OBj/f7f6vN6BrRUxdqzwqmkwwEsfam&#10;5krB+2X/tAARIrLBxjMp+KEAm/X93QoL4wc+UX+OlUghHApUYGNsCymDtuQwTHxLnLhP3zmM6ewq&#10;aTocUrhr5CzLXqTDmlODxZZeLemv87dT0B/La1/OPerjR7mzen+o58NBqceHcbsEEWmMN/G/+82k&#10;+flzvsjyWT6Fv58SAHL9CwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEA&#10;AAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAKzLamXHAAAA4wAA&#10;AA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD7AgAAAAA=&#10;" strokeweight=".48pt"/>
+                <v:line id="Line 58" o:spid="_x0000_s1040" style="position:absolute;visibility:visible;mso-wrap-style:square" from="1328,1265" to="1328,1517" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQC7/EPSyQAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BSwMx&#10;FITvgv8hPMGbzTaUVtamRYW2wp6shXp8JK+bpZuXZRN3139vBMHjMDPfMOvt5FsxUB+bwBrmswIE&#10;sQm24VrD6WP38AgiJmSLbWDS8E0RtpvbmzWWNoz8TsMx1SJDOJaowaXUlVJG48hjnIWOOHuX0HtM&#10;Wfa1tD2OGe5bqYpiKT02nBccdvTqyFyPX17DcKg+h2oV0BzO1Yszu32zGvda399Nz08gEk3pP/zX&#10;frMaFstFodRcKfi9lO+A3PwAAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAV&#10;AQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAu/xD0skAAADi&#10;AAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAP0CAAAA&#10;AA==&#10;" strokeweight=".48pt"/>
+                <v:line id="Line 57" o:spid="_x0000_s1041" style="position:absolute;visibility:visible;mso-wrap-style:square" from="10915,1265" to="10915,1517" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDztbdOxwAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9fS8Mw&#10;EH8X/A7hBN9cUhVn67KhwjahT87BfDySsyk2l9LEtn57Iwg+3u//rTaz78RIQ2wDaygWCgSxCbbl&#10;RsPxbXt1DyImZItdYNLwTRE26/OzFVY2TPxK4yE1IodwrFCDS6mvpIzGkce4CD1x5j7C4DHlc2ik&#10;HXDK4b6T10rdSY8t5waHPT07Mp+HL69h3NfvY70MaPan+smZ7a5dTjutLy/mxwcQieb0L/5zv9g8&#10;X6nbsihuyhJ+f8oAyPUPAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEA&#10;AAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAPO1t07HAAAA4wAA&#10;AA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD7AgAAAAA=&#10;" strokeweight=".48pt"/>
+                <v:line id="Line 56" o:spid="_x0000_s1042" style="position:absolute;visibility:visible;mso-wrap-style:square" from="1328,1517" to="1328,1771" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBQ+JhxxwAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9fS8Mw&#10;EH8X/A7hBN9c2srs6JYNFbYJfXIK7vFIzqbYXEoT2/rtjSDs8X7/b7ObXSdGGkLrWUG+yEAQa29a&#10;bhS8v+3vViBCRDbYeSYFPxRgt72+2mBl/MSvNJ5iI1IIhwoV2Bj7SsqgLTkMC98TJ+7TDw5jOodG&#10;mgGnFO46WWTZg3TYcmqw2NOzJf11+nYKxmN9HuvSoz5+1E9W7w9tOR2Uur2ZH9cgIs3xIv53v5g0&#10;P1+u8vtlUZTw91MCQG5/AQAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEA&#10;AAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAFD4mHHHAAAA4wAA&#10;AA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD7AgAAAAA=&#10;" strokeweight=".48pt"/>
+                <v:line id="Line 55" o:spid="_x0000_s1043" style="position:absolute;visibility:visible;mso-wrap-style:square" from="10915,1517" to="10915,1771" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDwMfrpxwAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9fS8Mw&#10;EH8X9h3CCb65dAPXWpeNKWwT+rRN0McjOZticylNbOu3N4Kwx/v9v/V2cq0YqA+NZwWLeQaCWHvT&#10;cK3g7bK/L0CEiGyw9UwKfijAdjO7WWNp/MgnGs6xFimEQ4kKbIxdKWXQlhyGue+IE/fpe4cxnX0t&#10;TY9jCnetXGbZSjpsODVY7OjFkv46fzsFw7H6GKrcoz6+V89W7w9NPh6Uuruddk8gIk3xKv53v5o0&#10;f1Gs8sdsWTzA308JALn5BQAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEA&#10;AAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAPAx+unHAAAA4wAA&#10;AA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD7AgAAAAA=&#10;" strokeweight=".48pt"/>
+                <v:line id="Line 54" o:spid="_x0000_s1044" style="position:absolute;visibility:visible;mso-wrap-style:square" from="1328,1771" to="1328,2023" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDKLfeFxwAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9fS8Mw&#10;EH8X9h3CDXxz6Sa2WpeNTdgm9Mkp6OORnE2xuZQmtvXbG0HY4/3+33o7uVYM1IfGs4LlIgNBrL1p&#10;uFbw9nq4uQcRIrLB1jMp+KEA283sao2l8SO/0HCOtUghHEpUYGPsSimDtuQwLHxHnLhP3zuM6exr&#10;aXocU7hr5SrLcumw4dRgsaMnS/rr/O0UDKfqY6gKj/r0Xu2tPhybYjwqdT2fdo8gIk3xIv53P5s0&#10;/6FY5vntXbaCv58SAHLzCwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEA&#10;AAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMot94XHAAAA4wAA&#10;AA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD7AgAAAAA=&#10;" strokeweight=".48pt"/>
+                <v:line id="Line 53" o:spid="_x0000_s1045" style="position:absolute;visibility:visible;mso-wrap-style:square" from="10915,1771" to="10915,2023" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBVit7ryAAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/LasMw&#10;EEX3hf6DmEJ3jZxSYuNECWkhD/AqaaFdDtLEMrFGxlJt9++rRSDLy31xVpvJtWKgPjSeFcxnGQhi&#10;7U3DtYKvz91LASJEZIOtZ1LwRwE268eHFZbGj3yi4RxrkUY4lKjAxtiVUgZtyWGY+Y44eRffO4xJ&#10;9rU0PY5p3LXyNcsW0mHD6cFiRx+W9PX86xQMh+pnqHKP+vBdvVu92zf5uFfq+WnaLkFEmuI9fGsf&#10;jYJikWfF27xIEAkp4YBc/wMAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUB&#10;AAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBVit7ryAAAAOIA&#10;AAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/AIAAAAA&#10;" strokeweight=".48pt"/>
+                <v:line id="Line 52" o:spid="_x0000_s1046" style="position:absolute;visibility:visible;mso-wrap-style:square" from="1328,2023" to="1328,2275" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAFmRHkyQAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BS8Qw&#10;FITvgv8hPMGbm2yFbambXVTYXaEnV0GPj+TZFJuX0sS2/nsjCB6HmfmG2e4X34uJxtgF1rBeKRDE&#10;JtiOWw2vL4ebCkRMyBb7wKThmyLsd5cXW6xtmPmZpnNqRYZwrFGDS2mopYzGkce4CgNx9j7C6DFl&#10;ObbSjjhnuO9lodRGeuw4Lzgc6NGR+Tx/eQ3TqXmfmjKgOb01D84cjl05H7W+vlru70AkWtJ/+K/9&#10;ZDUUalOV69tKFfD7Kf8BufsBAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAV&#10;AQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEABZkR5MkAAADj&#10;AAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAP0CAAAA&#10;AA==&#10;" strokeweight=".48pt"/>
+                <v:line id="Line 51" o:spid="_x0000_s1047" style="position:absolute;visibility:visible;mso-wrap-style:square" from="10915,2023" to="10915,2275" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCSPAe2yAAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/LasMw&#10;ELwX+g9iC701slNIUidKaAN5gE9JC81xkbaWqbUylmq7fx8VCjnMYZgXs9qMrhE9daH2rCCfZCCI&#10;tTc1Vwo+3ndPCxAhIhtsPJOCXwqwWd/frbAwfuAT9edYiVTCoUAFNsa2kDJoSw7DxLfESfvyncOY&#10;aFdJ0+GQyl0jp1k2kw5rTgsWW9pa0t/nH6egP5SXvpx71IfP8s3q3b6eD3ulHh/G1yWISGO8mf/T&#10;R6Pg5Tlf5LME+LuU7oBcXwEAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUB&#10;AAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCSPAe2yAAAAOIA&#10;AAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/AIAAAAA&#10;" strokeweight=".48pt"/>
+                <v:line id="Line 50" o:spid="_x0000_s1048" style="position:absolute;visibility:visible;mso-wrap-style:square" from="1328,2275" to="1328,2530" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAxJ39dygAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BS8NA&#10;FITvQv/D8gre7KZB2xi7La3QVsjJKujxsfvMBrNvQ3ZN4r93BcHjMDPfMJvd5FoxUB8azwqWiwwE&#10;sfam4VrB68vxpgARIrLB1jMp+KYAu+3saoOl8SM/03CJtUgQDiUqsDF2pZRBW3IYFr4jTt6H7x3G&#10;JPtamh7HBHetzLNsJR02nBYsdvRoSX9evpyC4Vy9D9Xaoz6/VQerj6dmPZ6Uup5P+wcQkab4H/5r&#10;PxkFRZGv7u+Wtzn8Xkp3QG5/AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAA&#10;FQEAAAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhADEnf13KAAAA&#10;4gAAAA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD+AgAA&#10;AAA=&#10;" strokeweight=".48pt"/>
+                <v:line id="Line 49" o:spid="_x0000_s1049" style="position:absolute;visibility:visible;mso-wrap-style:square" from="10915,2275" to="10915,2530" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBLKTjexgAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9fS8Mw&#10;EH8X/A7hBN9cOmXNqMuGCtuEPjmF+XgkZ1NsLqWJbf32RhB8vN//2+xm34mRhtgG1rBcFCCITbAt&#10;NxreXvc3axAxIVvsApOGb4qw215ebLCyYeIXGk+pETmEY4UaXEp9JWU0jjzGReiJM/cRBo8pn0Mj&#10;7YBTDvedvC2KUnpsOTc47OnJkfk8fXkN47F+H2sV0BzP9aMz+0OrpoPW11fzwz2IRHP6F/+5n22e&#10;f7daLUulSgW/P2UA5PYHAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEASyk43sYAAADjAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;" strokeweight=".48pt"/>
+                <v:line id="Line 48" o:spid="_x0000_s1050" style="position:absolute;visibility:visible;mso-wrap-style:square" from="1328,2530" to="1328,2782" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDgJjXMywAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BT8Mw&#10;DIXvSPyHyEi7sXRII1tZNsGkbUg9MSbB0UpMU9EkVZO15d/jAxJH28/vvW+zm3wrBupTE4OGxbwA&#10;QcFE24Raw+X9cL8CkTIGi20MpOGHEuy2tzcbLG0cwxsN51wLNgmpRA0u566UMhlHHtM8dhT49hV7&#10;j5nHvpa2x5HNfSsfiuJRemwCJzjsaO/IfJ+vXsNwqj6HSkU0p4/qxZnDsVHjUevZ3fT8BCLTlP/F&#10;f9+vluurxUoVarlmCmbiBcjtLwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAA&#10;ABUBAAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDgJjXMywAA&#10;AOMAAAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/wIA&#10;AAAA&#10;" strokeweight=".48pt"/>
+                <v:line id="Line 47" o:spid="_x0000_s1051" style="position:absolute;visibility:visible;mso-wrap-style:square" from="10915,2530" to="10915,2782" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDGpN5MywAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BT8Mw&#10;DIXvSPyHyJO4sXQDtVu3bAKkbUg9MZC2o5WYpqJJqia05d/jAxJH28/vvW+7n1wrBupjE7yCxTwD&#10;QV4H0/hawcf74X4FIib0BtvgScEPRdjvbm+2WJow+jcazqkWbOJjiQpsSl0pZdSWHMZ56Mjz7TP0&#10;DhOPfS1NjyObu1YusyyXDhvPCRY7erGkv87fTsFwqq5DVQTUp0v1bPXh2BTjUam72fS0AZFoSv/i&#10;v+9Xw/WLfLnOHx5XTMFMvAC5+wUAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAA&#10;ABUBAAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDGpN5MywAA&#10;AOMAAAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/wIA&#10;AAAA&#10;" strokeweight=".48pt"/>
+                <v:line id="Line 46" o:spid="_x0000_s1052" style="position:absolute;visibility:visible;mso-wrap-style:square" from="1328,2782" to="1328,3037" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAnowouyQAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BSwMx&#10;FITvgv8hPMGbTarYumvTokJbYU9WoT0+kudmcfOybOLu+u+NIPQ4zMw3zGoz+VYM1McmsIb5TIEg&#10;NsE2XGv4eN/ePICICdliG5g0/FCEzfryYoWlDSO/0XBItcgQjiVqcCl1pZTROPIYZ6Ejzt5n6D2m&#10;LPta2h7HDPetvFVqIT02nBccdvTiyHwdvr2GYV+dhmoZ0OyP1bMz212zHHdaX19NT48gEk3pHP5v&#10;v1oNd4uimCtV3MPfpXwH5PoXAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAV&#10;AQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAJ6MKLskAAADi&#10;AAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAP0CAAAA&#10;AA==&#10;" strokeweight=".48pt"/>
+                <v:line id="Line 45" o:spid="_x0000_s1053" style="position:absolute;visibility:visible;mso-wrap-style:square" from="10915,2782" to="10915,3037" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBNHOT5ywAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BS8NA&#10;FITvQv/D8gre7KaR2jZ2W1RoK+RkW6jHx+4zG8y+Ddk1if/eFQSPw8x8w2x2o2tET12oPSuYzzIQ&#10;xNqbmisFl/P+bgUiRGSDjWdS8E0BdtvJzQYL4wd+o/4UK5EgHApUYGNsCymDtuQwzHxLnLwP3zmM&#10;SXaVNB0OCe4amWfZg3RYc1qw2NKLJf15+nIK+mP53pdLj/p4LZ+t3h/q5XBQ6nY6Pj2CiDTG//Bf&#10;+9UoyOd5vlgv1tk9/H5Kf0BufwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAA&#10;ABUBAAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBNHOT5ywAA&#10;AOMAAAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/wIA&#10;AAAA&#10;" strokeweight=".48pt"/>
+                <v:line id="Line 44" o:spid="_x0000_s1054" style="position:absolute;visibility:visible;mso-wrap-style:square" from="1328,3037" to="1328,3289" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAnZEVNyQAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BSwMx&#10;FITvgv8hPMGbTaq0XbZNiwpthT1ZBXt8JM/N4uZl2cTd9d8bQehxmJlvmM1u8q0YqI9NYA3zmQJB&#10;bIJtuNbw/ra/K0DEhGyxDUwafijCbnt9tcHShpFfaTilWmQIxxI1uJS6UspoHHmMs9ARZ+8z9B5T&#10;ln0tbY9jhvtW3iu1lB4bzgsOO3p2ZL5O317DcKzOQ7UKaI4f1ZMz+0OzGg9a395Mj2sQiaZ0Cf+3&#10;X6yGZbFQc/VQLODvUr4DcvsLAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAV&#10;AQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAJ2RFTckAAADi&#10;AAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAP0CAAAA&#10;AA==&#10;" strokeweight=".48pt"/>
+                <v:line id="Line 43" o:spid="_x0000_s1055" style="position:absolute;visibility:visible;mso-wrap-style:square" from="10915,3037" to="10915,3289" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAdXrtTxwAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9fS8Mw&#10;EH8X9h3CCb65VIuuq8vGFLYJfdom6OORnE2xuZQmtvXbG0HY4/3+32ozuVYM1IfGs4K7eQaCWHvT&#10;cK3g7by7LUCEiGyw9UwKfijAZj27WmFp/MhHGk6xFimEQ4kKbIxdKWXQlhyGue+IE/fpe4cxnX0t&#10;TY9jCnetvM+yR+mw4dRgsaMXS/rr9O0UDIfqY6gWHvXhvXq2erdvFuNeqZvrafsEItIUL+J/96tJ&#10;8/PlMi/yvHiAv58SAHL9CwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEA&#10;AAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAB1eu1PHAAAA4wAA&#10;AA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD7AgAAAAA=&#10;" strokeweight=".48pt"/>
+                <v:line id="Line 42" o:spid="_x0000_s1056" style="position:absolute;visibility:visible;mso-wrap-style:square" from="1328,3289" to="1328,3541" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCX39d9yQAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9RS8Mw&#10;FIXfBf9DuIJvLjXC6uqyocI2oU9OYXu8JNem2NyUJrb13xtB8PFwzvkOZ72dfSdGGmIbWMPtogBB&#10;bIJtudHw/ra7uQcRE7LFLjBp+KYI283lxRorGyZ+pfGYGpEhHCvU4FLqKymjceQxLkJPnL2PMHhM&#10;WQ6NtANOGe47qYpiKT22nBcc9vTsyHwev7yG8VCfx7oMaA6n+smZ3b4tp73W11fz4wOIRHP6D/+1&#10;X6yGlSqXK6XUHfxeyndAbn4AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAV&#10;AQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAl9/XfckAAADi&#10;AAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAP0CAAAA&#10;AA==&#10;" strokeweight=".48pt"/>
+                <v:line id="Line 41" o:spid="_x0000_s1057" style="position:absolute;visibility:visible;mso-wrap-style:square" from="10915,3289" to="10915,3541" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDWAYKWxwAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9fS8Mw&#10;EH8X/A7hBN9cuqntqMvGFLYJfdom6OORnE2xuZQmtvXbG0HY4/3+32ozuVYM1IfGs4L5LANBrL1p&#10;uFbwdt7dLUGEiGyw9UwKfijAZn19tcLS+JGPNJxiLVIIhxIV2Bi7UsqgLTkMM98RJ+7T9w5jOvta&#10;mh7HFO5auciyXDpsODVY7OjFkv46fTsFw6H6GKrCoz68V89W7/ZNMe6Vur2Ztk8gIk3xIv53v5o0&#10;P8/u8+JxvnyAv58SAHL9CwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEA&#10;AAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANYBgpbHAAAA4wAA&#10;AA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD7AgAAAAA=&#10;" strokeweight=".48pt"/>
+                <v:line id="Line 40" o:spid="_x0000_s1058" style="position:absolute;visibility:visible;mso-wrap-style:square" from="1328,3541" to="1328,3795" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDIR4eMygAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BS8NA&#10;FITvQv/D8gre7KbBNiV2W6rQVsjJKujxsfvMBrNvQ3ZN4r93BaHHYWa+Ybb7ybVioD40nhUsFxkI&#10;Yu1Nw7WCt9fj3QZEiMgGW8+k4IcC7Hezmy2Wxo/8QsMl1iJBOJSowMbYlVIGbclhWPiOOHmfvncY&#10;k+xraXocE9y1Ms+ytXTYcFqw2NGTJf11+XYKhnP1MVSFR31+rx6tPp6aYjwpdTufDg8gIk3xGv5v&#10;PxsFeb5a3682RQ5/l9IdkLtfAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAA&#10;FQEAAAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMhHh4zKAAAA&#10;4gAAAA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD+AgAA&#10;AAA=&#10;" strokeweight=".48pt"/>
+                <v:line id="Line 39" o:spid="_x0000_s1059" style="position:absolute;visibility:visible;mso-wrap-style:square" from="10915,3541" to="10915,3795" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBSV4LryAAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9fS8Mw&#10;EH8X/A7hBN9c2qmr65YNFbYJfdoU3OORnE2xuZQmtvXbG0Hw8X7/b72dXCsG6kPjWUE+y0AQa28a&#10;rhW8ve5uHkCEiGyw9UwKvinAdnN5scbS+JGPNJxiLVIIhxIV2Bi7UsqgLTkMM98RJ+7D9w5jOvta&#10;mh7HFO5aOc+yhXTYcGqw2NGzJf15+nIKhkN1HqrCoz68V09W7/ZNMe6Vur6aHlcgIk3xX/znfjFp&#10;fnG7vF/ezfMcfn9KAMjNDwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUB&#10;AAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBSV4LryAAAAOMA&#10;AAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/AIAAAAA&#10;" strokeweight=".48pt"/>
+                <v:line id="Line 38" o:spid="_x0000_s1060" style="position:absolute;visibility:visible;mso-wrap-style:square" from="1328,3795" to="1328,5924" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDTvKy/xwAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/dS8Mw&#10;EH8X9j+EE3xzqdXZWZcNFfYBfXIK+ngkZ1PWXEoT2/rfG2Hg4/2+b7WZXCsG6kPjWcHNPANBrL1p&#10;uFbw/ra9XoIIEdlg65kU/FCAzXp2scLS+JFfaTjGWqQQDiUqsDF2pZRBW3IY5r4jTtyX7x3GdPa1&#10;ND2OKdy1Ms+ye+mw4dRgsaMXS/p0/HYKhn31OVSFR73/qJ6t3u6aYtwpdXU5PT2CiDTFf/HZfTBp&#10;/kNWLPN8cXsHfz8lAOT6FwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEA&#10;AAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANO8rL/HAAAA4wAA&#10;AA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD7AgAAAAA=&#10;" strokeweight=".48pt"/>
+                <v:line id="Line 37" o:spid="_x0000_s1061" style="position:absolute;visibility:visible;mso-wrap-style:square" from="10915,3795" to="10915,5924" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQC05V3dxwAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9fS8Mw&#10;EH8X/A7hBN9cuqFmq8uGCtuEPjkF93gkZ1NsLqWJbf32RhD2eL//t95OvhUD9bEJrGE+K0AQm2Ab&#10;rjW8v+1uliBiQrbYBiYNPxRhu7m8WGNpw8ivNBxTLXIIxxI1uJS6UspoHHmMs9ARZ+4z9B5TPvta&#10;2h7HHO5buSiKe+mx4dzgsKNnR+br+O01DIfqNFQqoDl8VE/O7PaNGvdaX19Njw8gEk3pLP53v9g8&#10;/26+WK6UulXw91MGQG5+AQAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEA&#10;AAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhALTlXd3HAAAA4wAA&#10;AA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD7AgAAAAA=&#10;" strokeweight=".48pt"/>
+                <v:line id="Line 36" o:spid="_x0000_s1062" style="position:absolute;visibility:visible;mso-wrap-style:square" from="1328,5924" to="1328,6178" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQB167GwxwAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9fS8Mw&#10;EH8X9h3CDXxz6RTb0S0bU9gm9MkpuMcjOZticylNbOu3N4Kwx/v9v81ucq0YqA+NZwXLRQaCWHvT&#10;cK3g/e1wtwIRIrLB1jMp+KEAu+3sZoOl8SO/0nCOtUghHEpUYGPsSimDtuQwLHxHnLhP3zuM6exr&#10;aXocU7hr5X2W5dJhw6nBYkfPlvTX+dspGE7VZagKj/r0UT1ZfTg2xXhU6nY+7dcgIk3xKv53v5g0&#10;f1U8PGZFnufw91MCQG5/AQAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEA&#10;AAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHXrsbDHAAAA4wAA&#10;AA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD7AgAAAAA=&#10;" strokeweight=".48pt"/>
+                <v:line id="Line 35" o:spid="_x0000_s1063" style="position:absolute;visibility:visible;mso-wrap-style:square" from="10915,5924" to="10915,6178" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBxd72sygAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BS8NA&#10;FITvQv/D8gre7CYVU43dFhXaCjm1FfT42H1mg9m3Ibsm8d+7gtDjMDPfMOvt5FoxUB8azwryRQaC&#10;WHvTcK3g7by7uQcRIrLB1jMp+KEA283sao2l8SMfaTjFWiQIhxIV2Bi7UsqgLTkMC98RJ+/T9w5j&#10;kn0tTY9jgrtWLrOskA4bTgsWO3qxpL9O307BcKg+hmrlUR/eq2erd/tmNe6Vup5PT48gIk3xEv5v&#10;vxoFD3mR3y7vihz+LqU7IDe/AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAA&#10;FQEAAAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHF3vazKAAAA&#10;4gAAAA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD+AgAA&#10;AAA=&#10;" strokeweight=".48pt"/>
+                <v:line id="Line 34" o:spid="_x0000_s1064" style="position:absolute;visibility:visible;mso-wrap-style:square" from="1328,6178" to="1328,6431" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBjzbKixgAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9da8Iw&#10;FH0f7D+EO/BtporY0RllE9RBn3SD7fGS3DVlzU1pYlv//SIInrfD+eKsNqNrRE9dqD0rmE0zEMTa&#10;m5orBV+fu+cXECEiG2w8k4ILBdisHx9WWBg/8JH6U6xEKuFQoAIbY1tIGbQlh2HqW+Kk/frOYUy0&#10;q6TpcEjlrpHzLFtKhzWnBYstbS3pv9PZKegP5U9f5h714bt8t3q3r/Nhr9TkaXx7BRFpjHfzLf1h&#10;FCwXCfNFPoPrpXQH5PofAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAY82yosYAAADiAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;" strokeweight=".48pt"/>
+                <v:line id="Line 33" o:spid="_x0000_s1065" style="position:absolute;visibility:visible;mso-wrap-style:square" from="10915,6178" to="10915,6431" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBaY/8FxwAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9fa8Iw&#10;EH8f+B3CCb7NVMGqnVG2gTro09zAPR7JrSlrLqXJ2vrtl8Fgj/f7f7vD6BrRUxdqzwoW8wwEsfam&#10;5krB+9vxfgMiRGSDjWdScKMAh/3kboeF8QO/Un+JlUghHApUYGNsCymDtuQwzH1LnLhP3zmM6ewq&#10;aTocUrhr5DLLcumw5tRgsaVnS/rr8u0U9Ofyoy/XHvX5Wj5ZfTzV6+Gk1Gw6Pj6AiDTGf/Gf+8Wk&#10;+Ytlts03q3wFvz8lAOT+BwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEA&#10;AAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAFpj/wXHAAAA4wAA&#10;AA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD7AgAAAAA=&#10;" strokeweight=".48pt"/>
+                <v:line id="Line 32" o:spid="_x0000_s1066" style="position:absolute;visibility:visible;mso-wrap-style:square" from="1328,6431" to="1328,6685" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDZsIKWxwAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/Pa8Iw&#10;FL4L+x/CG+ymqQpaO6NsgjroSR1sx0fy1pQ1L6WJbfffL4fBjh/f7+1+dI3oqQu1ZwXzWQaCWHtT&#10;c6Xg/Xac5iBCRDbYeCYFPxRgv3uYbLEwfuAL9ddYiRTCoUAFNsa2kDJoSw7DzLfEifvyncOYYFdJ&#10;0+GQwl0jF1m2kg5rTg0WWzpY0t/Xu1PQn8vPvlx71OeP8tXq46leDyelnh7Hl2cQkcb4L/5zvxkF&#10;m3yznC8Xq7Q5XUp3QO5+AQAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEA&#10;AAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANmwgpbHAAAA4gAA&#10;AA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD7AgAAAAA=&#10;" strokeweight=".48pt"/>
+                <v:line id="Line 31" o:spid="_x0000_s1067" style="position:absolute;visibility:visible;mso-wrap-style:square" from="10915,6431" to="10915,6685" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDvpcK2yQAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BSwMx&#10;FITvQv9DeEJvNqmVblmbliq0FfZkFfT4SJ6bxc3Lsom76783guBxmJlvmO1+8q0YqI9NYA3LhQJB&#10;bIJtuNbw+nK82YCICdliG5g0fFOE/W52tcXShpGfabikWmQIxxI1uJS6UspoHHmMi9ARZ+8j9B5T&#10;ln0tbY9jhvtW3iq1lh4bzgsOO3p0ZD4vX17DcK7eh6oIaM5v1YMzx1NTjCet59fT4R5Eoin9h//a&#10;T1bDaqOWxZ1aF/B7Kd8BufsBAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAV&#10;AQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA76XCtskAAADi&#10;AAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAP0CAAAA&#10;AA==&#10;" strokeweight=".48pt"/>
+                <v:line id="Line 30" o:spid="_x0000_s1068" style="position:absolute;visibility:visible;mso-wrap-style:square" from="1328,6685" to="1328,6937" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBooT3/xwAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9fS8Mw&#10;EH8X/A7hBN9cau3sqMuGCtuEPjmF+XgkZ1NsLqWJbf32RhD2eL//t97OrhMjDaH1rOB2kYEg1t60&#10;3Ch4f9vdrECEiGyw80wKfijAdnN5scbK+IlfaTzGRqQQDhUqsDH2lZRBW3IYFr4nTtynHxzGdA6N&#10;NANOKdx1Ms+ye+mw5dRgsadnS/rr+O0UjIf6Y6xLj/pwqp+s3u3bctordX01Pz6AiDTHs/jf/WLS&#10;/GK5zO+Kssjh76cEgNz8AgAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEA&#10;AAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAGihPf/HAAAA4wAA&#10;AA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD7AgAAAAA=&#10;" strokeweight=".48pt"/>
+                <v:line id="Line 29" o:spid="_x0000_s1069" style="position:absolute;visibility:visible;mso-wrap-style:square" from="10915,6685" to="10915,6937" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQClQJ3AywAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BT8Mw&#10;DIXvSPsPkSdxY+kQpVW3bBpI25B6YiCxo5WYpqJxqia05d+TAxJH+z2/93m7n10nRhpC61nBepWB&#10;INbetNwoeH873pUgQkQ22HkmBT8UYL9b3GyxMn7iVxovsREphEOFCmyMfSVl0JYchpXviZP26QeH&#10;MY1DI82AUwp3nbzPskfpsOXUYLGnZ0v66/LtFIzn+jrWhUd9/qifrD6e2mI6KXW7nA8bEJHm+G/+&#10;u34xCT/P87J8yIoEnX5KC5C7XwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAA&#10;ABUBAAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQClQJ3AywAA&#10;AOMAAAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/wIA&#10;AAAA&#10;" strokeweight=".48pt"/>
+                <v:line id="Line 28" o:spid="_x0000_s1070" style="position:absolute;visibility:visible;mso-wrap-style:square" from="1328,6937" to="1328,7189" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCIiqmoxwAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/JasMw&#10;EL0X8g9iCr01clzI4kYJaSFJwacskBwHaWqZWiNjqbb799Wh0OPj7evt6BrRUxdqzwpm0wwEsfam&#10;5krB9bJ/XoIIEdlg45kU/FCA7WbysMbC+IFP1J9jJVIIhwIV2BjbQsqgLTkMU98SJ+7Tdw5jgl0l&#10;TYdDCneNzLNsLh3WnBostvRuSX+dv52C/lje+3LhUR9v5ZvV+0O9GA5KPT2Ou1cQkcb4L/5zfxgF&#10;+Wq1nM1f8rQ5XUp3QG5+AQAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEA&#10;AAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAIiKqajHAAAA4gAA&#10;AA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD7AgAAAAA=&#10;" strokeweight=".48pt"/>
+                <v:line id="Line 27" o:spid="_x0000_s1071" style="position:absolute;visibility:visible;mso-wrap-style:square" from="10915,6937" to="10915,7189" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQB0nR6XyAAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9fS8Mw&#10;EH8X/A7hBN9casfc1i0bbrBN6JNT2B6P5GyKzaU0sa3f3giCj/f7f+vt6BrRUxdqzwoeJxkIYu1N&#10;zZWC97fDwwJEiMgGG8+k4JsCbDe3N2ssjB/4lfpzrEQK4VCgAhtjW0gZtCWHYeJb4sR9+M5hTGdX&#10;SdPhkMJdI/Mse5IOa04NFlvaW9Kf5y+noD+V176ce9SnS7mz+nCs58NRqfu78XkFItIY/8V/7heT&#10;5ufZdDmbTRc5/P6UAJCbHwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUB&#10;AAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQB0nR6XyAAAAOMA&#10;AAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/AIAAAAA&#10;" strokeweight=".48pt"/>
+                <v:line id="Line 26" o:spid="_x0000_s1072" style="position:absolute;visibility:visible;mso-wrap-style:square" from="1328,7189" to="1328,7443" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAFeyr1xwAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9LS8Qw&#10;EL4L+x/CLHhzUxXaWje7qLAP6MlV0OOQjE2xmZQmtvXfbwRhj/O9Z72dXSdGGkLrWcHtKgNBrL1p&#10;uVHw/ra7KUGEiGyw80wKfinAdrO4WmNl/MSvNJ5iI1IIhwoV2Bj7SsqgLTkMK98TJ+7LDw5jOodG&#10;mgGnFO46eZdluXTYcmqw2NOLJf19+nEKxkP9OdaFR334qJ+t3u3bYtordb2cnx5BRJrjRfzvPpo0&#10;PyvL4iEv73P4+ykBIDdnAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEA&#10;AAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAAV7KvXHAAAA4wAA&#10;AA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD7AgAAAAA=&#10;" strokeweight=".48pt"/>
+                <v:line id="Line 25" o:spid="_x0000_s1073" style="position:absolute;visibility:visible;mso-wrap-style:square" from="10915,7189" to="10915,7443" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQD2Ln06yAAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9fS8Mw&#10;EH8X/A7hBr65dM6tsy4bKmwT+uQc6OOR3JpicylNbOu3N8LAx/v9v/V2dI3oqQu1ZwWzaQaCWHtT&#10;c6Xg9L67XYEIEdlg45kU/FCA7eb6ao2F8QO/UX+MlUghHApUYGNsCymDtuQwTH1LnLiz7xzGdHaV&#10;NB0OKdw18i7LltJhzanBYksvlvTX8dsp6A/lZ1/mHvXho3y2erev82Gv1M1kfHoEEWmM/+KL+9Wk&#10;+fP84T5fzOZL+PspASA3vwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUB&#10;AAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD2Ln06yAAAAOMA&#10;AAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/AIAAAAA&#10;" strokeweight=".48pt"/>
+                <v:line id="Line 24" o:spid="_x0000_s1074" style="position:absolute;visibility:visible;mso-wrap-style:square" from="1328,7443" to="1328,7695" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCIV0uGyQAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9RS8Mw&#10;FIXfBf9DuIJvLu0UI3XZUGGb0CensD1ekmtTbG5KE9v6740g7PFwzvkOZ7WZfSdGGmIbWEO5KEAQ&#10;m2BbbjR8vG9vHkDEhGyxC0wafijCZn15scLKhonfaDykRmQIxwo1uJT6SspoHHmMi9ATZ+8zDB5T&#10;lkMj7YBThvtOLoviXnpsOS847OnFkfk6fHsN474+jbUKaPbH+tmZ7a5V007r66v56RFEojmdw//t&#10;V6vhrlClWqryFv4u5Tsg178AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAV&#10;AQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAiFdLhskAAADi&#10;AAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAP0CAAAA&#10;AA==&#10;" strokeweight=".48pt"/>
+                <v:line id="Line 23" o:spid="_x0000_s1075" style="position:absolute;visibility:visible;mso-wrap-style:square" from="10915,7443" to="10915,7695" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQA3EXrYyQAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BSwMx&#10;FITvgv8hPMGbzboH065NiwpthT3ZCnp8JK+bpZuXZRN3139vBMHjMDPfMOvt7Dsx0hDbwBruFwUI&#10;YhNsy42G99PubgkiJmSLXWDS8E0RtpvrqzVWNkz8RuMxNSJDOFaowaXUV1JG48hjXISeOHvnMHhM&#10;WQ6NtANOGe47WRbFg/TYcl5w2NOLI3M5fnkN46H+HGsV0Bw+6mdndvtWTXutb2/mp0cQieb0H/5r&#10;v1oNq9WyVIVSJfxeyndAbn4AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAV&#10;AQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEANxF62MkAAADi&#10;AAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAP0CAAAA&#10;AA==&#10;" strokeweight=".48pt"/>
+                <v:line id="Line 22" o:spid="_x0000_s1076" style="position:absolute;visibility:visible;mso-wrap-style:square" from="1328,7695" to="1328,7950" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBbjVzXxwAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9dS8Mw&#10;FH0X9h/CHfjm0pXptm7ZUGGb0CensD1ekmtTbG5KE9v6740g+Hg439v96BrRUxdqzwrmswwEsfam&#10;5krB+9vhbgUiRGSDjWdS8E0B9rvJzRYL4wd+pf4cK5FCOBSowMbYFlIGbclhmPmWOHEfvnMYE+wq&#10;aTocUrhrZJ5lD9JhzanBYkvPlvTn+csp6E/ltS+XHvXpUj5ZfTjWy+Go1O10fNyAiDTGf/Gf+8Wk&#10;+Yt8vl7l9wv4vZQwyN0PAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEA&#10;AAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAFuNXNfHAAAA4gAA&#10;AA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD7AgAAAAA=&#10;" strokeweight=".48pt"/>
+                <v:line id="Line 21" o:spid="_x0000_s1077" style="position:absolute;visibility:visible;mso-wrap-style:square" from="10915,7695" to="10915,7950" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAO+pQUygAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BS8NA&#10;FITvQv/D8gre7KZGTIndliq0FXKyCu3xsfvMhmbfhuyaxH/vCoLHYWa+YdbbybVioD40nhUsFxkI&#10;Yu1Nw7WCj/f93QpEiMgGW8+k4JsCbDezmzWWxo/8RsMp1iJBOJSowMbYlVIGbclhWPiOOHmfvncY&#10;k+xraXocE9y18j7LHqXDhtOCxY5eLOnr6cspGI7VZagKj/p4rp6t3h+aYjwodTufdk8gIk3xP/zX&#10;fjUK8rzIHlb5MoffS+kOyM0PAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAA&#10;FQEAAAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAA76lBTKAAAA&#10;4gAAAA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD+AgAA&#10;AAA=&#10;" strokeweight=".48pt"/>
+                <v:line id="Line 20" o:spid="_x0000_s1078" style="position:absolute;visibility:visible;mso-wrap-style:square" from="1328,7950" to="1328,8202" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCzRG8SygAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BT8Mw&#10;DIXvSPsPkSdxY8k4tFCWTQNpG1JPbEhwtBLTVGucqglt+ffkgMTR9vN779vsZt+JkYbYBtawXikQ&#10;xCbYlhsN75fD3QOImJAtdoFJww9F2G0XNxusbJj4jcZzakQ24VihBpdSX0kZjSOPcRV64nz7CoPH&#10;lMehkXbAKZv7Tt4rVUiPLecEhz29ODLX87fXMJ7qz7EuA5rTR/3szOHYltNR69vlvH8CkWhO/+K/&#10;71eb6xelWiv1WGSKzJQXILe/AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAA&#10;FQEAAAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhALNEbxLKAAAA&#10;4wAAAA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD+AgAA&#10;AAA=&#10;" strokeweight=".48pt"/>
+                <v:line id="Line 19" o:spid="_x0000_s1079" style="position:absolute;visibility:visible;mso-wrap-style:square" from="10915,7950" to="10915,8202" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQA9YQfIygAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9RS8Mw&#10;FIXfBf9DuIJvLtmEdtZlQ4VtQp+cgj5ekmtTbG5KE9v6740g7PFwzvkOZ7ObfSdGGmIbWMNyoUAQ&#10;m2BbbjS8ve5v1iBiQrbYBSYNPxRht7282GBlw8QvNJ5SIzKEY4UaXEp9JWU0jjzGReiJs/cZBo8p&#10;y6GRdsApw30nV0oV0mPLecFhT0+OzNfp22sYj/XHWJcBzfG9fnRmf2jL6aD19dX8cA8i0ZzO4f/2&#10;s9WwUne3RbFeqhL+PuU/ILe/AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAA&#10;FQEAAAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAD1hB8jKAAAA&#10;4wAAAA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD+AgAA&#10;AAA=&#10;" strokeweight=".48pt"/>
+                <v:line id="Line 18" o:spid="_x0000_s1080" style="position:absolute;visibility:visible;mso-wrap-style:square" from="1328,8202" to="1328,8454" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDNg5BOygAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BT8Mw&#10;DIXvSPyHyEjcWFoGbCrLJkDahtQTAwmOVmKaisapmtCWf48PSBxtP7/3vs1uDp0aaUhtZAPlogBF&#10;bKNruTHw9rq/WoNKGdlhF5kM/FCC3fb8bIOVixO/0HjKjRITThUa8Dn3ldbJegqYFrEnlttnHAJm&#10;GYdGuwEnMQ+dvi6KOx2wZUnw2NOTJ/t1+g4GxmP9MdariPb4Xj96uz+0q+lgzOXF/HAPKtOc/8V/&#10;389O6pe362V5Uy6FQphkAXr7CwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAA&#10;FQEAAAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAM2DkE7KAAAA&#10;4wAAAA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD+AgAA&#10;AAA=&#10;" strokeweight=".48pt"/>
+                <v:line id="Line 17" o:spid="_x0000_s1081" style="position:absolute;visibility:visible;mso-wrap-style:square" from="10915,8202" to="10915,8454" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDrPGfrxwAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9fS8Mw&#10;EH8X/A7hBN9cMotuq8uGCtuEPjkF93gkZ1NsLqWJbf32RhD2eL//t95OvhUD9bEJrGE+UyCITbAN&#10;1xre33Y3SxAxIVtsA5OGH4qw3VxerLG0YeRXGo6pFjmEY4kaXEpdKWU0jjzGWeiIM/cZeo8pn30t&#10;bY9jDvetvFXqXnpsODc47OjZkfk6fnsNw6E6DdUioDl8VE/O7PbNYtxrfX01PT6ASDSls/jf/WLz&#10;/GI5L5S6K1bw91MGQG5+AQAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEA&#10;AAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAOs8Z+vHAAAA4wAA&#10;AA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD7AgAAAAA=&#10;" strokeweight=".48pt"/>
+                <v:rect id="Rectangle 16" o:spid="_x0000_s1082" style="position:absolute;left:1322;top:8724;width:10;height:10;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBL6qPZyQAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/NTgIx&#10;EL6b8A7NkHiT1oUluFIImJh4IRH0ILdhO+5u2E6XtsLK01sTE4/z/c982dtWnMmHxrGG+5ECQVw6&#10;03Cl4f3t+W4GIkRkg61j0vBNAZaLwc0cC+MuvKXzLlYihXAoUEMdY1dIGcqaLIaR64gT9+m8xZhO&#10;X0nj8ZLCbSszpabSYsOpocaOnmoqj7svq2H9MFufXie8uW4Pe9p/HI555pXWt8N+9QgiUh//xX/u&#10;F5Pmq+k4y8eTLIffnxIAcvEDAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAV&#10;AQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAS+qj2ckAAADj&#10;AAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAP0CAAAA&#10;AA==&#10;" fillcolor="black" stroked="f"/>
+                <v:line id="Line 15" o:spid="_x0000_s1083" style="position:absolute;visibility:visible;mso-wrap-style:square" from="1332,8730" to="10910,8730" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBu+HtiygAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9bS8Qw&#10;FITfBf9DOIJvbrJeumvd7KLCXqBPrsL6eEiOTbE5KU1s6783guDjMDPfMKvN5FsxUB+bwBrmMwWC&#10;2ATbcK3h7XV7tQQRE7LFNjBp+KYIm/X52QpLG0Z+oeGYapEhHEvU4FLqSimjceQxzkJHnL2P0HtM&#10;Wfa1tD2OGe5bea1UIT02nBccdvTsyHwev7yGYV+9D9UioNmfqidntrtmMe60vryYHh9AJJrSf/iv&#10;fbAaCjW/V7d3NwX8Xsp3QK5/AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAA&#10;FQEAAAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAG74e2LKAAAA&#10;4gAAAA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD+AgAA&#10;AAA=&#10;" strokeweight=".48pt"/>
+                <v:rect id="Rectangle 14" o:spid="_x0000_s1084" style="position:absolute;left:10910;top:8724;width:10;height:10;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCxBfKTzAAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvhf6H5RV6q5sEqyZ1lSoIXgS1PdTbM/uaBLNv092tpv56t1DocZiZb5jpvDetOJPzjWUF6SAB&#10;QVxa3XCl4P1t9TQB4QOyxtYyKfghD/PZ/d0UC20vvKPzPlQiQtgXqKAOoSuk9GVNBv3AdsTR+7TO&#10;YIjSVVI7vES4aWWWJCNpsOG4UGNHy5rK0/7bKFjkk8XXdsib6+54oMPH8fScuUSpx4f+9QVEoD78&#10;h//aa61gPMrydJxnKfxeindAzm4AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78A&#10;AAAVAQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAsQXyk8wA&#10;AADiAAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAAAD&#10;AAAAAA==&#10;" fillcolor="black" stroked="f"/>
+                <v:line id="Line 13" o:spid="_x0000_s1085" style="position:absolute;visibility:visible;mso-wrap-style:square" from="1328,8454" to="1328,8725" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBWICgVygAAAOEAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9PSwMx&#10;FMTvQr9DeIXebLb/rK5NixbaCnuyCnp8JM/N0s3Lskl3129vBMHjMDO/YTa7wdWiozZUnhXMphkI&#10;Yu1NxaWC97fD7T2IEJEN1p5JwTcF2G1HNxvMje/5lbpzLEWCcMhRgY2xyaUM2pLDMPUNcfK+fOsw&#10;JtmW0rTYJ7ir5TzL7qTDitOCxYb2lvTlfHUKulPx2RVrj/r0UTxbfThW6/6o1GQ8PD2CiDTE//Bf&#10;+8UoWD0ss9ViMYPfR+kNyO0PAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAA&#10;FQEAAAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAFYgKBXKAAAA&#10;4QAAAA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD+AgAA&#10;AAA=&#10;" strokeweight=".48pt"/>
+                <v:line id="Line 12" o:spid="_x0000_s1086" style="position:absolute;visibility:visible;mso-wrap-style:square" from="10915,8454" to="10915,8725" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAMqhT2ygAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BS8NA&#10;FITvgv9heYI3u6lCk8ZuSyu0FXJqK+jxsfvMBrNvQ3ZN4r93BaHHYWa+YVabybVioD40nhXMZxkI&#10;Yu1Nw7WCt8v+oQARIrLB1jMp+KEAm/XtzQpL40c+0XCOtUgQDiUqsDF2pZRBW3IYZr4jTt6n7x3G&#10;JPtamh7HBHetfMyyhXTYcFqw2NGLJf11/nYKhmP1MVS5R318r3ZW7w9NPh6Uur+bts8gIk3xGv5v&#10;vxoFRb7Ml0/FfAF/l9IdkOtfAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAA&#10;FQEAAAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAAyqFPbKAAAA&#10;4gAAAA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD+AgAA&#10;AAA=&#10;" strokeweight=".48pt"/>
+                <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
+                  <v:stroke joinstyle="miter"/>
+                  <v:formulas>
+                    <v:f eqn="if lineDrawn pixelLineWidth 0"/>
+                    <v:f eqn="sum @0 1 0"/>
+                    <v:f eqn="sum 0 0 @1"/>
+                    <v:f eqn="prod @2 1 2"/>
+                    <v:f eqn="prod @3 21600 pixelWidth"/>
+                    <v:f eqn="prod @3 21600 pixelHeight"/>
+                    <v:f eqn="sum @0 0 1"/>
+                    <v:f eqn="prod @6 1 2"/>
+                    <v:f eqn="prod @7 21600 pixelWidth"/>
+                    <v:f eqn="sum @8 21600 0"/>
+                    <v:f eqn="prod @7 21600 pixelHeight"/>
+                    <v:f eqn="sum @10 21600 0"/>
+                  </v:formulas>
+                  <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
+                  <o:lock v:ext="edit" aspectratio="t"/>
+                </v:shapetype>
+                <v:shape id="Picture 11" o:spid="_x0000_s1087" type="#_x0000_t75" style="position:absolute;left:1759;top:3859;width:9000;height:1985;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCk6LP7ywAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/BTsNA&#10;DETvSPzDykhcULtpSlEauq0QFVLUWxM+wM2aJCLrjbLbNPw9PiBxtGc887w7zK5XE42h82xgtUxA&#10;EdfedtwY+Kw+FhmoEJEt9p7JwA8FOOzv73aYW3/jM01lbJSEcMjRQBvjkGsd6pYchqUfiEX78qPD&#10;KOPYaDviTcJdr9MkedEOO5aGFgd6b6n+Lq/OQDiVm2uxtk9u4vOpOl6q9ao4GvP4ML+9goo0x3/z&#10;33VhBT/dpln2vE0EWn6SBej9LwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAA&#10;ABUBAAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCk6LP7ywAA&#10;AOMAAAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/wIA&#10;AAAA&#10;">
+                  <v:imagedata r:id="rId18" o:title=""/>
+                </v:shape>
+                <w10:wrap anchorx="page"/>
+              </v:group>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="008D0D98">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Required format for Financial Reports:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="286B4313" w14:textId="77777777" w:rsidR="009E31D2" w:rsidRDefault="009E31D2" w:rsidP="005D38E1">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="10"/>
+        <w:rPr>
+          <w:sz w:val="13"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="35F8FFDA" w14:textId="5DA5FABE" w:rsidR="009E31D2" w:rsidRDefault="008D0D98" w:rsidP="005D38E1">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="528"/>
+        </w:tabs>
+        <w:spacing w:before="94" w:line="252" w:lineRule="exact"/>
+        <w:ind w:hanging="283"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>NWSF Project Number:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (e.g.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>20</w:t>
+      </w:r>
+      <w:r w:rsidR="00515E1F">
+        <w:t>26</w:t>
+      </w:r>
+      <w:r>
+        <w:t>-001)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C7C20C5" w14:textId="12E81499" w:rsidR="009E31D2" w:rsidRDefault="008D0D98" w:rsidP="005D38E1">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="528"/>
+        </w:tabs>
+        <w:spacing w:line="252" w:lineRule="exact"/>
+        <w:ind w:hanging="283"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Project Title:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Provide a one to </w:t>
+      </w:r>
+      <w:r w:rsidR="00AD7A98">
+        <w:t>two-sentence</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> title as identified in your application for</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>funding.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3101DF7D" w14:textId="77777777" w:rsidR="009E31D2" w:rsidRDefault="008D0D98" w:rsidP="005D38E1">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="528"/>
+        </w:tabs>
+        <w:ind w:right="838" w:hanging="283"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Project Leader:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Provide name and contact information, including a telephone and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-25"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>email where you can be</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>reached.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FE7818C" w14:textId="77777777" w:rsidR="009E31D2" w:rsidRDefault="008D0D98" w:rsidP="005D38E1">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="528"/>
+        </w:tabs>
+        <w:ind w:right="395" w:hanging="283"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Original Project Budget:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Provide a copy of the original budget from the application approved by the NWMB. Line items can be explained or expanded on using</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>footnotes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F61A81B" w14:textId="77777777" w:rsidR="009E31D2" w:rsidRDefault="008D0D98" w:rsidP="005D38E1">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="528"/>
+        </w:tabs>
+        <w:ind w:right="460" w:hanging="283"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Original Contributions:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Provide a table summarizing contributions of the NWMB and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-35"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>others, from the application approved by the NWMB with explanations of any variation from the original</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>proposal.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="407B0241" w14:textId="77777777" w:rsidR="009E31D2" w:rsidRDefault="008D0D98" w:rsidP="005D38E1">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="528"/>
+        </w:tabs>
+        <w:ind w:right="1007" w:hanging="283"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Explanation of changes:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Provide a list of any changes in the original project budget</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>or original</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>contributions.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A124769" w14:textId="3EA7CDB5" w:rsidR="009E31D2" w:rsidRDefault="008D0D98" w:rsidP="005D38E1">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="528"/>
+        </w:tabs>
+        <w:spacing w:before="1"/>
+        <w:ind w:hanging="283"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Financial Report:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Provide a financial report using the </w:t>
+      </w:r>
+      <w:r w:rsidR="00715D5B">
+        <w:t>format below</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A4A7225" w14:textId="77777777" w:rsidR="009E31D2" w:rsidRDefault="009E31D2" w:rsidP="005D38E1">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5509B79A" w14:textId="77777777" w:rsidR="009E31D2" w:rsidRDefault="009E31D2" w:rsidP="005D38E1">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="70D577B1" w14:textId="77777777" w:rsidR="009E31D2" w:rsidRDefault="009E31D2" w:rsidP="005D38E1">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="485DBEF5" w14:textId="77777777" w:rsidR="009E31D2" w:rsidRDefault="009E31D2" w:rsidP="005D38E1">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F738802" w14:textId="77777777" w:rsidR="009E31D2" w:rsidRDefault="009E31D2" w:rsidP="005D38E1">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E3587C0" w14:textId="77777777" w:rsidR="009E31D2" w:rsidRDefault="009E31D2" w:rsidP="005D38E1">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="06A58E1F" w14:textId="77777777" w:rsidR="009E31D2" w:rsidRDefault="009E31D2" w:rsidP="005D38E1">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1849E5AD" w14:textId="77777777" w:rsidR="009E31D2" w:rsidRDefault="009E31D2" w:rsidP="005D38E1">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="65FCC9FA" w14:textId="77777777" w:rsidR="009E31D2" w:rsidRDefault="009E31D2" w:rsidP="005D38E1">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2DDD7B80" w14:textId="77777777" w:rsidR="009E31D2" w:rsidRDefault="009E31D2" w:rsidP="005D38E1">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:sz w:val="19"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="24D7A4C2" w14:textId="77777777" w:rsidR="009E31D2" w:rsidRDefault="008D0D98" w:rsidP="005D38E1">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="7612"/>
+        </w:tabs>
+        <w:spacing w:before="94"/>
+        <w:ind w:left="1660"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Balance, if any, to be returned to</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>NWMB:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FD87659" w14:textId="77777777" w:rsidR="009E31D2" w:rsidRDefault="009E31D2" w:rsidP="005D38E1">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="10"/>
+        <w:rPr>
+          <w:sz w:val="13"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E41264D" w14:textId="77777777" w:rsidR="009E31D2" w:rsidRDefault="008D0D98" w:rsidP="005D38E1">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="528"/>
+        </w:tabs>
+        <w:spacing w:before="94"/>
+        <w:ind w:hanging="283"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Explanation of variances:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Provide a list of explanations of variances, if</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>applicable.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14671617" w14:textId="77777777" w:rsidR="009E31D2" w:rsidRDefault="008D0D98" w:rsidP="005D38E1">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="528"/>
+        </w:tabs>
+        <w:spacing w:before="1"/>
+        <w:ind w:right="288" w:hanging="283"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Verification of information provided:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Use the below statement and provide signature at end</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-29"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>of report:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51C73A16" w14:textId="77777777" w:rsidR="009E31D2" w:rsidRDefault="009E31D2" w:rsidP="005D38E1">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="10"/>
+        <w:rPr>
+          <w:sz w:val="13"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="630C2DA4" w14:textId="77777777" w:rsidR="009E31D2" w:rsidRDefault="008D0D98" w:rsidP="005D38E1">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="93"/>
+        <w:ind w:left="220"/>
+      </w:pPr>
+      <w:r>
+        <w:t>I certify that this is an accurate statement of the Board project funds received and disbursed in accordance with the joint contribution agreement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="653FC9A3" w14:textId="77777777" w:rsidR="009E31D2" w:rsidRDefault="009E31D2" w:rsidP="005D38E1">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B2762FB" w14:textId="2398FF0A" w:rsidR="009E31D2" w:rsidRPr="008C46CF" w:rsidRDefault="00DE3F5D" w:rsidP="005D38E1">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="1264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="40A2B67A" wp14:editId="62581E1D">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>3658235</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>168910</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="1787525" cy="0"/>
+                <wp:effectExtent l="10160" t="5715" r="12065" b="13335"/>
+                <wp:wrapTopAndBottom/>
+                <wp:docPr id="100915871" name="Line 9"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr>
+                        <a:cxnSpLocks noChangeShapeType="1"/>
+                      </wps:cNvCnPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="1787525" cy="0"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="line">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="8833">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:round/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                        <a:extLst>
+                          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                              <a:noFill/>
+                            </a14:hiddenFill>
+                          </a:ext>
+                        </a:extLst>
+                      </wps:spPr>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="page">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="page">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:line w14:anchorId="5B95F261" id="Line 9" o:spid="_x0000_s1026" style="position:absolute;z-index:1264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="288.05pt,13.3pt" to="428.8pt,13.3pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCGdhfwsAEAAEgDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L05SdA2MOD2k6y7d&#10;FqDdBzCSbAuTRYFUYufvJ6lJWmy3YT4Iokg+vfdEr++nwYmjIbboG7mYzaUwXqG2vmvkz5fHTysp&#10;OILX4NCbRp4My/vNxw/rMdRmiT06bUgkEM/1GBrZxxjqqmLVmwF4hsH4lGyRBogppK7SBGNCH1y1&#10;nM8/VyOSDoTKMKfTh9ek3BT8tjUq/mhbNlG4RiZusaxU1n1eq80a6o4g9FadacA/sBjA+nTpFeoB&#10;IogD2b+gBqsIGds4UzhU2LZWmaIhqVnM/1Dz3EMwRUsyh8PVJv5/sOr7cet3lKmryT+HJ1S/WHjc&#10;9uA7Uwi8nEJ6uEW2qhoD19eWHHDYkdiP31CnGjhELC5MLQ0ZMukTUzH7dDXbTFGodLi4W93dLm+l&#10;UJdcBfWlMRDHrwYHkTeNdNZnH6CG4xPHTATqS0k+9vhonStv6bwYG7la3dyUBkZndU7mMqZuv3Uk&#10;jpCnoXxFVcq8LyM8eF3AegP6y3kfwbrXfbrc+bMZWX8eNq73qE87upiUnquwPI9Wnof3cel++wE2&#10;vwEAAP//AwBQSwMEFAAGAAgAAAAhAM9DkPXeAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FK&#10;w0AQhu+C77CM4EXspgXTmmZTxCKIiNQonje70ySYnQ3ZTRt9ekc82OP88/HPN/lmcp044BBaTwrm&#10;swQEkvG2pVrB+9vD9QpEiJqs7jyhgi8MsCnOz3KdWX+kVzyUsRZcQiHTCpoY+0zKYBp0Osx8j8S7&#10;vR+cjjwOtbSDPnK56+QiSVLpdEt8odE93jdoPsvRKfjeXW1fquf69vFJJma3NeX4YVulLi+muzWI&#10;iFP8h+FXn9WhYKfKj2SD6BTcLNM5owoWaQqCgRUnIKq/QBa5PP2g+AEAAP//AwBQSwECLQAUAAYA&#10;CAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBL&#10;AQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BL&#10;AQItABQABgAIAAAAIQCGdhfwsAEAAEgDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnht&#10;bFBLAQItABQABgAIAAAAIQDPQ5D13gAAAAkBAAAPAAAAAAAAAAAAAAAAAAoEAABkcnMvZG93bnJl&#10;di54bWxQSwUGAAAAAAQABADzAAAAFQUAAAAA&#10;" strokeweight=".24536mm">
+                <w10:wrap type="topAndBottom" anchorx="page"/>
+              </v:line>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="008C46CF">
+        <w:rPr>
+          <w:sz w:val="19"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="008C46CF">
+        <w:rPr>
+          <w:sz w:val="19"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="008C46CF">
+        <w:rPr>
+          <w:sz w:val="19"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="008C46CF">
+        <w:rPr>
+          <w:sz w:val="19"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="008C46CF" w:rsidRPr="008C46CF">
+        <w:t>Project Leader</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F722C69" w14:textId="7D141D97" w:rsidR="009E31D2" w:rsidRDefault="009E31D2" w:rsidP="008C46CF">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="226" w:lineRule="exact"/>
+        <w:ind w:left="2941" w:right="2340"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A1E85EC" w14:textId="1C6C0373" w:rsidR="009E31D2" w:rsidRDefault="009E31D2" w:rsidP="005D38E1">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="4"/>
+        <w:rPr>
+          <w:sz w:val="11"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B050E06" w14:textId="4F6ACB82" w:rsidR="005735E2" w:rsidRDefault="005735E2">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75FC6BE8" w14:textId="1E85B452" w:rsidR="00193129" w:rsidRDefault="00193129" w:rsidP="009D7888">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:ind w:left="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="1288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3D3F3B4A" wp14:editId="0A637978">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="margin">
+                  <wp:align>center</wp:align>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>12660</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="5981065" cy="0"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapTopAndBottom/>
+                <wp:docPr id="887203846" name="Line 8"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr>
+                        <a:cxnSpLocks noChangeShapeType="1"/>
+                      </wps:cNvCnPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="5981065" cy="0"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="line">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="18288">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:round/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                        <a:extLst>
+                          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                              <a:noFill/>
+                            </a14:hiddenFill>
+                          </a:ext>
+                        </a:extLst>
+                      </wps:spPr>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="page">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="page">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:line w14:anchorId="33163B93" id="Line 8" o:spid="_x0000_s1026" style="position:absolute;z-index:1288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="0,1pt" to="470.95pt,1pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBj6oszsAEAAEkDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3YCtPCEOD2k6y7d&#10;FqDtBzCSbAuVRUFUYufvJ6lJWmy3YT4IpEg+PT7S67t5tOyoAxl0LV8uas60k6iM61v+8vzwpeGM&#10;IjgFFp1u+UkTv9t8/rSevNArHNAqHVgCcSQm3/IhRi+qiuSgR6AFeu1SsMMwQkxu6CsVYEroo61W&#10;dX1bTRiUDyg1Ubq9fwvyTcHvOi3jr64jHZlteeIWyxnKuc9ntVmD6AP4wcgzDfgHFiMYlx69Qt1D&#10;BHYI5i+o0ciAhF1cSBwr7DojdekhdbOs/+jmaQCvSy9JHPJXmej/wcqfx63bhUxdzu7JP6J8JeZw&#10;O4DrdSHwfPJpcMssVTV5EteS7JDfBbaffqBKOXCIWFSYuzBmyNQfm4vYp6vYeo5Mpsubr82yvr3h&#10;TF5iFYhLoQ8Uv2scWTZabo3LOoCA4yPFTATEJSVfO3ww1pZZWsemxLZZNU2pILRG5WjOo9Dvtzaw&#10;I+R1KF9pK0U+pgU8OFXQBg3q29mOYOybnV637qxGFiBvG4k9qtMuXFRK8yo0z7uVF+KjX6rf/4DN&#10;bwAAAP//AwBQSwMEFAAGAAgAAAAhAL2jU3HZAAAABAEAAA8AAABkcnMvZG93bnJldi54bWxMj81u&#10;wjAQhO+V+g7WIvVWHFCLII2D2kp9ACiCq4m3+SFeu7FDQp++C5f2NBrNaubbbD3aVpyxC7UjBbNp&#10;AgKpcKamUsHu8+NxCSJETUa3jlDBBQOs8/u7TKfGDbTB8zaWgksopFpBFaNPpQxFhVaHqfNInH25&#10;zurItiul6fTA5baV8yRZSKtr4oVKe3yvsDhte6vge9+HmDTh4pvhbfe8OPz4jWuUepiMry8gIo7x&#10;7xiu+IwOOTMdXU8miFYBPxIVzFk4XD3NViCONy/zTP6Hz38BAAD//wMAUEsBAi0AFAAGAAgAAAAh&#10;ALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAU&#10;AAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAU&#10;AAYACAAAACEAY+qLM7ABAABJAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwEC&#10;LQAUAAYACAAAACEAvaNTcdkAAAAEAQAADwAAAAAAAAAAAAAAAAAKBAAAZHJzL2Rvd25yZXYueG1s&#10;UEsFBgAAAAAEAAQA8wAAABAFAAAAAA==&#10;" strokeweight="1.44pt">
+                <w10:wrap type="topAndBottom" anchorx="margin"/>
+              </v:line>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50166D22" w14:textId="1144FC0A" w:rsidR="00AD7A98" w:rsidRDefault="00AD7A98" w:rsidP="009D7888">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:ind w:left="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>PROPOSAL EVALUATION</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3073A64B" w14:textId="77777777" w:rsidR="00AD7A98" w:rsidRDefault="00AD7A98" w:rsidP="00343E55">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A8884E0" w14:textId="4289F2B4" w:rsidR="009E31D2" w:rsidRDefault="00AD7A98" w:rsidP="009D7888">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="16" w:name="_Hlk199775400"/>
+      <w:r w:rsidRPr="00AD7A98">
+        <w:t>Applications for NWSF funding are evaluated through a two-stage review: initial scoring by NWMB staff, followed by review by the NWMB</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Board </w:t>
+      </w:r>
+      <w:r w:rsidR="008D0D98">
+        <w:t>at its March</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> and October</w:t>
+      </w:r>
+      <w:r w:rsidR="008D0D98">
+        <w:t xml:space="preserve"> meetings.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:p w14:paraId="725E6F05" w14:textId="77777777" w:rsidR="009E31D2" w:rsidRPr="000467E8" w:rsidRDefault="009E31D2" w:rsidP="00343E55">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2BD6175E" w14:textId="2ECEB9A0" w:rsidR="009E31D2" w:rsidRDefault="008D0D98" w:rsidP="009D7888">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The NWMB’s </w:t>
+      </w:r>
+      <w:r w:rsidR="00AD7A98">
+        <w:t>staff</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> evaluation is based on a set scoring system using </w:t>
+      </w:r>
+      <w:r w:rsidR="00AD7A98">
+        <w:t xml:space="preserve">five </w:t>
+      </w:r>
+      <w:r>
+        <w:t>main criteria to determine a total score out of 100:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F4B3110" w14:textId="77777777" w:rsidR="009E31D2" w:rsidRDefault="009E31D2" w:rsidP="00343E55">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="12A60A55" w14:textId="77777777" w:rsidR="009E31D2" w:rsidRDefault="008D0D98" w:rsidP="009D7888">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="941"/>
+        </w:tabs>
+        <w:spacing w:line="252" w:lineRule="exact"/>
+        <w:ind w:left="927"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Research Priority (20</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>points)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06E7185A" w14:textId="77777777" w:rsidR="009E31D2" w:rsidRDefault="008D0D98" w:rsidP="009D7888">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="941"/>
+        </w:tabs>
+        <w:spacing w:line="252" w:lineRule="exact"/>
+        <w:ind w:left="927"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Quality of Research (25</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>points)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48B53C93" w14:textId="77777777" w:rsidR="009E31D2" w:rsidRDefault="008D0D98" w:rsidP="009D7888">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="941"/>
+        </w:tabs>
+        <w:spacing w:line="252" w:lineRule="exact"/>
+        <w:ind w:left="924" w:hanging="357"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Applicant Priority (20</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>points)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BE1BF99" w14:textId="77777777" w:rsidR="009E31D2" w:rsidRDefault="008D0D98" w:rsidP="009D7888">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="941"/>
+        </w:tabs>
+        <w:spacing w:line="252" w:lineRule="exact"/>
+        <w:ind w:left="927"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Training and Employment (20 points)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E803583" w14:textId="77777777" w:rsidR="009E31D2" w:rsidRDefault="008D0D98" w:rsidP="009D7888">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="941"/>
+        </w:tabs>
+        <w:spacing w:before="2"/>
+        <w:ind w:left="927"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Consultation and Reporting (15</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>points)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2791AFD8" w14:textId="77777777" w:rsidR="009E31D2" w:rsidRDefault="009E31D2" w:rsidP="005D38E1">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1B13AF5D" w14:textId="446BA0F4" w:rsidR="009E31D2" w:rsidRDefault="00E20E69" w:rsidP="001F41EC">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E20E69">
+        <w:t>Not all proposals advance to the NWSF review meetings for consideration by the Board</w:t>
+      </w:r>
+      <w:r w:rsidR="008D0D98">
+        <w:t>. A proposal must score at least 50 points to be considered. All project leaders will be notified in writing by the NWMB if their project will proceed to the second evaluation process.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D3B379C" w14:textId="77777777" w:rsidR="009E31D2" w:rsidRDefault="009E31D2" w:rsidP="00343E55">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="43D137AF" w14:textId="15901EAA" w:rsidR="009E31D2" w:rsidRDefault="008D0D98" w:rsidP="001F41EC">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The Board will review the proposals in the second evaluation process at the NWSF meeting. NWMB staff will provide a briefing note summary of the project based on the information provided. Applicants are not required to present their proposals to the Board. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C521083" w14:textId="77777777" w:rsidR="009E31D2" w:rsidRDefault="009E31D2" w:rsidP="00343E55">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="03504690" w14:textId="77777777" w:rsidR="009E31D2" w:rsidRDefault="008D0D98" w:rsidP="001F41EC">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Receiving a high score based on the scoring criteria does not automatically mean that a project will be funded. The Board considers a number of other external factors when determining which projects merit NWSF funding.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39AFB50A" w14:textId="77777777" w:rsidR="009E31D2" w:rsidRDefault="009E31D2" w:rsidP="00343E55">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="24C1195A" w14:textId="77777777" w:rsidR="009E31D2" w:rsidRDefault="008D0D98" w:rsidP="001F41EC">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t>NWMB Board members have the right to make recommendations solely on the basis of their knowledge and expertise, and may:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EF65E93" w14:textId="77777777" w:rsidR="009E31D2" w:rsidRPr="000467E8" w:rsidRDefault="009E31D2" w:rsidP="00343E55">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C96EED0" w14:textId="77777777" w:rsidR="009E31D2" w:rsidRDefault="008D0D98" w:rsidP="001F41EC">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="990"/>
+          <w:tab w:val="left" w:pos="991"/>
+        </w:tabs>
+        <w:spacing w:line="269" w:lineRule="exact"/>
+        <w:ind w:left="927"/>
+      </w:pPr>
+      <w:r>
+        <w:t>decide if the proposal meets the eligibility criteria set out in this funding</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>guide;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7554915A" w14:textId="77777777" w:rsidR="009E31D2" w:rsidRDefault="008D0D98" w:rsidP="001F41EC">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="990"/>
+          <w:tab w:val="left" w:pos="991"/>
+        </w:tabs>
+        <w:spacing w:line="237" w:lineRule="auto"/>
+        <w:ind w:left="927" w:right="509"/>
+      </w:pPr>
+      <w:r>
+        <w:t>identify and consider any other additional information that the proposal or NWMB</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>staff did not consider when recommending a proposal be funded or not</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>funded;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48592A32" w14:textId="77777777" w:rsidR="009E31D2" w:rsidRDefault="008D0D98" w:rsidP="001F41EC">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="990"/>
+          <w:tab w:val="left" w:pos="991"/>
+        </w:tabs>
+        <w:spacing w:line="269" w:lineRule="exact"/>
+        <w:ind w:left="927"/>
+      </w:pPr>
+      <w:r>
+        <w:t>determine an alternative ranking of the proposals based on more recent</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-13"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>priorities;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FB4ADC9" w14:textId="77777777" w:rsidR="009E31D2" w:rsidRDefault="008D0D98" w:rsidP="001F41EC">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="990"/>
+          <w:tab w:val="left" w:pos="991"/>
+        </w:tabs>
+        <w:spacing w:line="268" w:lineRule="exact"/>
+        <w:ind w:left="927"/>
+      </w:pPr>
+      <w:r>
+        <w:t>assess and recommend different amounts of funding for a proposal;</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>and</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="717BC7E4" w14:textId="77777777" w:rsidR="009E31D2" w:rsidRDefault="008D0D98" w:rsidP="001F41EC">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="990"/>
+          <w:tab w:val="left" w:pos="991"/>
+        </w:tabs>
+        <w:spacing w:line="268" w:lineRule="exact"/>
+        <w:ind w:left="927"/>
+      </w:pPr>
+      <w:r>
+        <w:t>create additional funding conditions prior to the issuance of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>funding.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34B067CC" w14:textId="77777777" w:rsidR="009E31D2" w:rsidRPr="000467E8" w:rsidRDefault="009E31D2" w:rsidP="00343E55">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E8ABB39" w14:textId="77777777" w:rsidR="009E31D2" w:rsidRDefault="008D0D98" w:rsidP="001F41EC">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:ind w:left="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>SCORING CRITERIA: MANAGEMENT AND RESEARCH PRIORITIES</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3D69CC" w14:textId="77777777" w:rsidR="009E31D2" w:rsidRPr="000467E8" w:rsidRDefault="009E31D2" w:rsidP="00343E55">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5E10AD1F" w14:textId="3718E558" w:rsidR="009E31D2" w:rsidRDefault="008D0D98" w:rsidP="001F41EC">
+      <w:r>
+        <w:t xml:space="preserve">Management and research priorities are scored by NWMB staff based on </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">NWMB Wildlife Management and Research Priorities </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">and </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regional Wildlife Management and Research Priorities </w:t>
+      </w:r>
+      <w:r>
+        <w:t>for a total score of 20.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40CE5B53" w14:textId="77777777" w:rsidR="009E31D2" w:rsidRDefault="009E31D2" w:rsidP="00343E55">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4792498E" w14:textId="67BD552A" w:rsidR="009E31D2" w:rsidRDefault="008D0D98" w:rsidP="001F41EC">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The NWMB priorities are established by the Board based on the NWMB’s primary and secondary objectives as outlined in subsections 5.2.33 and 5.2.34 of the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F64F5F">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Nunavut Agreement</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. The NWMB’s priorities can be found in the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">NWMB Wildlife Management and Research Priorities </w:t>
+      </w:r>
+      <w:r>
+        <w:t>available from the NWMB and in the future on the NWMB’s website (</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId19" w:history="1">
+        <w:r w:rsidR="007A22AB" w:rsidRPr="00A51C85">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>www.nwmb.com/en/funding/priorities</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t>). The maximum point allocation for NWMB priorities is 5 points.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="263F3B92" w14:textId="77777777" w:rsidR="00715D5B" w:rsidRDefault="00715D5B" w:rsidP="001F41EC">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3248BCD4" w14:textId="782743E4" w:rsidR="009E31D2" w:rsidRDefault="008D0D98" w:rsidP="001F41EC">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regional Wildlife Management and Research Priorities </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">are established by the NWMB through regional workshops completed by the NWMB every three </w:t>
+      </w:r>
+      <w:r w:rsidR="00715D5B">
+        <w:t xml:space="preserve">to five </w:t>
+      </w:r>
+      <w:r>
+        <w:t>years. The regional priorities are ranked from 1 to 6, as determined by regional representatives. The maximum point allocation for these priorities is 15 points.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56FD5877" w14:textId="77777777" w:rsidR="00BC01FA" w:rsidRDefault="00BC01FA" w:rsidP="00343E55">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2707"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="3571"/>
+        <w:gridCol w:w="7655"/>
+        <w:gridCol w:w="1643"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004C47FB" w:rsidRPr="008F55CE" w14:paraId="3070D7A8" w14:textId="77777777" w:rsidTr="00AF066D">
+      <w:tr w:rsidR="009E31D2" w14:paraId="2AAF793C" w14:textId="77777777" w:rsidTr="00001456">
         <w:trPr>
-          <w:trHeight w:val="330"/>
+          <w:trHeight w:val="254"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9832" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="7655" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="240A0BBB" w14:textId="77777777" w:rsidR="004C47FB" w:rsidRPr="008F55CE" w:rsidRDefault="004C47FB" w:rsidP="00AF066D">
+          <w:p w14:paraId="09EFDA0E" w14:textId="34F12C14" w:rsidR="009E31D2" w:rsidRDefault="008D0D98" w:rsidP="00001456">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
-              <w:ind w:left="113"/>
-[...2 lines deleted...]
-              </w:rPr>
+              <w:spacing w:line="234" w:lineRule="exact"/>
             </w:pPr>
-            <w:bookmarkStart w:id="0" w:name="section-1-contact-information-1"/>
-[...4 lines deleted...]
-              <w:t>Section</w:t>
+            <w:r>
+              <w:t>NWMB</w:t>
             </w:r>
-            <w:r w:rsidRPr="008F55CE">
-[...156 lines deleted...]
-              <w:t>organization or individual:</w:t>
+            <w:r w:rsidR="00612B4A">
+              <w:t xml:space="preserve"> Priority</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7125" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="1643" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6C31AC08" w14:textId="77777777" w:rsidR="004C47FB" w:rsidRPr="008F55CE" w:rsidRDefault="004C47FB" w:rsidP="00AF066D">
+          <w:p w14:paraId="518D096D" w14:textId="2FF20769" w:rsidR="009E31D2" w:rsidRDefault="008D0D98" w:rsidP="00001456">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
-              <w:ind w:left="113"/>
+              <w:spacing w:line="234" w:lineRule="exact"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>5 points</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004C47FB" w:rsidRPr="008F55CE" w14:paraId="41679AC7" w14:textId="77777777" w:rsidTr="00AF066D">
+      <w:tr w:rsidR="009E31D2" w14:paraId="49F60EC4" w14:textId="77777777" w:rsidTr="00001456">
         <w:trPr>
-          <w:trHeight w:val="347"/>
+          <w:trHeight w:val="251"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2707" w:type="dxa"/>
+            <w:tcW w:w="7655" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7A9CFB63" w14:textId="77777777" w:rsidR="004C47FB" w:rsidRPr="008F55CE" w:rsidRDefault="004C47FB" w:rsidP="00AF066D">
+          <w:p w14:paraId="28CAB616" w14:textId="77777777" w:rsidR="009E31D2" w:rsidRDefault="008D0D98" w:rsidP="00001456">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
-              <w:ind w:left="113"/>
+              <w:spacing w:line="232" w:lineRule="exact"/>
             </w:pPr>
-          </w:p>
-[...24 lines deleted...]
-              <w:t>Leader</w:t>
+            <w:r>
+              <w:t>Regional Priority</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3571" w:type="dxa"/>
+            <w:tcW w:w="1643" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="026D97DD" w14:textId="77777777" w:rsidR="004C47FB" w:rsidRPr="008F55CE" w:rsidRDefault="004C47FB" w:rsidP="00AF066D">
+          <w:p w14:paraId="03B821D1" w14:textId="5FAAE2A1" w:rsidR="009E31D2" w:rsidRDefault="008D0D98" w:rsidP="00001456">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
-              <w:ind w:left="113"/>
+              <w:spacing w:line="232" w:lineRule="exact"/>
+              <w:ind w:left="0" w:right="412"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F55CE">
-[...2 lines deleted...]
-            <w:r w:rsidRPr="008F55CE">
+            <w:r>
               <w:rPr>
-                <w:spacing w:val="-5"/>
+                <w:b/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-              <w:t>contact</w:t>
+              <w:t>15 points</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004C47FB" w:rsidRPr="008F55CE" w14:paraId="0601E2C7" w14:textId="77777777" w:rsidTr="00AF066D">
-[...449 lines deleted...]
-      </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0E44B512" w14:textId="77777777" w:rsidR="004C47FB" w:rsidRPr="008F55CE" w:rsidRDefault="004C47FB">
-[...53 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="7FA145BF" w14:textId="77777777" w:rsidR="009E31D2" w:rsidRPr="000467E8" w:rsidRDefault="009E31D2" w:rsidP="00343E55">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="68FDBAB4" w14:textId="77777777" w:rsidR="009E31D2" w:rsidRDefault="008D0D98" w:rsidP="001F41EC">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t>In order to qualify for the point allocations for the NWMB and regional priorities, the project’s main objectives must address the priority and the results of the project must directly contribute to addressing the priority through the application of results. If a project addresses a number of priorities, the point allocation will be assigned based on the most relevant priority.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68F07137" w14:textId="77777777" w:rsidR="009E31D2" w:rsidRPr="000467E8" w:rsidRDefault="009E31D2" w:rsidP="00343E55">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B344569" w14:textId="77777777" w:rsidR="009E31D2" w:rsidRDefault="008D0D98" w:rsidP="001F41EC">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:ind w:left="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>SCORING CRITERIA: QUALITY OF THE STUDY</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F57C5B4" w14:textId="77777777" w:rsidR="009E31D2" w:rsidRDefault="009E31D2">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="75486E44" w14:textId="0EDFC832" w:rsidR="009E31D2" w:rsidRDefault="008D0D98" w:rsidP="001F41EC">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The quality of </w:t>
+      </w:r>
+      <w:r w:rsidR="0076247F">
+        <w:t>the study</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> is scored based on three main criteria, for a maximum of 25 points.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76BB2BC6" w14:textId="77777777" w:rsidR="009E31D2" w:rsidRPr="000467E8" w:rsidRDefault="009E31D2" w:rsidP="00343E55">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="9835" w:type="dxa"/>
-        <w:tblInd w:w="5" w:type="dxa"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2308"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="2006"/>
+        <w:gridCol w:w="7655"/>
+        <w:gridCol w:w="1644"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004C47FB" w:rsidRPr="008F55CE" w14:paraId="499AE59F" w14:textId="77777777" w:rsidTr="00AF066D">
+      <w:tr w:rsidR="001F550F" w14:paraId="3BCE66C2" w14:textId="77777777" w:rsidTr="00001456">
         <w:trPr>
-          <w:trHeight w:val="966"/>
+          <w:trHeight w:val="251"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9835" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
+            <w:tcW w:w="7655" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="318CD1B9" w14:textId="77777777" w:rsidR="004C47FB" w:rsidRPr="008F55CE" w:rsidRDefault="004C47FB" w:rsidP="004C47FB">
+          <w:p w14:paraId="31606F05" w14:textId="417E4DD0" w:rsidR="001F550F" w:rsidRDefault="001F550F" w:rsidP="00001456">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:before="117"/>
-[...3 lines deleted...]
-              </w:rPr>
+              <w:spacing w:line="232" w:lineRule="exact"/>
             </w:pPr>
-            <w:r w:rsidRPr="008F55CE">
-[...225 lines deleted...]
-              <w:t>Name</w:t>
+            <w:r>
+              <w:t>Project goals and objectives are clearly defined</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2109" w:type="dxa"/>
+            <w:tcW w:w="1644" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3F981AAF" w14:textId="77777777" w:rsidR="004C47FB" w:rsidRPr="008F55CE" w:rsidRDefault="004C47FB" w:rsidP="004C47FB">
+          <w:p w14:paraId="5B8FEEF0" w14:textId="00B23953" w:rsidR="001F550F" w:rsidRDefault="001F550F" w:rsidP="00001456">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
-              <w:ind w:left="113"/>
+              <w:spacing w:line="232" w:lineRule="exact"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F55CE">
+            <w:r>
               <w:rPr>
-                <w:spacing w:val="-2"/>
+                <w:b/>
               </w:rPr>
-              <w:t>Organization</w:t>
+              <w:t>5 points</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009E31D2" w14:paraId="25D57B2F" w14:textId="77777777" w:rsidTr="00001456">
+        <w:trPr>
+          <w:trHeight w:val="251"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7655" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="058B3B8D" w14:textId="4A747A7A" w:rsidR="009E31D2" w:rsidRDefault="00DA346D" w:rsidP="003E42AA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="232" w:lineRule="exact"/>
+              <w:ind w:right="340"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">The </w:t>
+            </w:r>
+            <w:r w:rsidR="001F550F">
+              <w:t xml:space="preserve">proposed </w:t>
+            </w:r>
+            <w:r>
+              <w:t>m</w:t>
+            </w:r>
+            <w:r w:rsidR="008D0D98">
+              <w:t xml:space="preserve">ethodology </w:t>
+            </w:r>
+            <w:r w:rsidR="001F550F">
+              <w:t xml:space="preserve">will adequately address the project objectives </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1562" w:type="dxa"/>
+            <w:tcW w:w="1644" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="64B66591" w14:textId="77777777" w:rsidR="004C47FB" w:rsidRPr="008F55CE" w:rsidRDefault="004C47FB" w:rsidP="004C47FB">
+          <w:p w14:paraId="497843FF" w14:textId="1808BD51" w:rsidR="009E31D2" w:rsidRDefault="008D0D98" w:rsidP="00001456">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
-              <w:ind w:left="113"/>
+              <w:spacing w:line="232" w:lineRule="exact"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F55CE">
+            <w:r>
               <w:rPr>
-                <w:spacing w:val="-4"/>
+                <w:b/>
               </w:rPr>
-              <w:t>Role</w:t>
+              <w:t>10 points</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009E31D2" w14:paraId="4BAD216B" w14:textId="77777777" w:rsidTr="00001456">
+        <w:trPr>
+          <w:trHeight w:val="761"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7655" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="09E382FC" w14:textId="77777777" w:rsidR="009E31D2" w:rsidRDefault="008D0D98" w:rsidP="002C5CB2">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="7" w:line="232" w:lineRule="exact"/>
+              <w:ind w:left="108" w:right="340"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Will the project provide information that will be applicable to the NWMB in its wildlife management activities in the near future (1-3 years)?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1850" w:type="dxa"/>
+            <w:tcW w:w="1644" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4463516E" w14:textId="77777777" w:rsidR="004C47FB" w:rsidRPr="008F55CE" w:rsidRDefault="004C47FB" w:rsidP="004C47FB">
+          <w:p w14:paraId="3123F650" w14:textId="364F1523" w:rsidR="009E31D2" w:rsidRDefault="008D0D98" w:rsidP="00001456">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
-              <w:ind w:left="113" w:right="123"/>
+              <w:spacing w:before="1"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F55CE">
-[...2 lines deleted...]
-            <w:r w:rsidRPr="008F55CE">
+            <w:r>
               <w:rPr>
-                <w:spacing w:val="-16"/>
+                <w:b/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...39 lines deleted...]
-              <w:t>)</w:t>
+              <w:t>10 points</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004C47FB" w:rsidRPr="008F55CE" w14:paraId="7BB7964B" w14:textId="77777777" w:rsidTr="00AF066D">
-[...718 lines deleted...]
-      </w:tr>
     </w:tbl>
-    <w:p w14:paraId="362818D0" w14:textId="77777777" w:rsidR="004C47FB" w:rsidRPr="008F55CE" w:rsidRDefault="004C47FB">
-[...224 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p w14:paraId="160AB45A" w14:textId="77777777" w:rsidR="009E31D2" w:rsidRPr="000467E8" w:rsidRDefault="009E31D2" w:rsidP="00343E55">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="33B59F30" w14:textId="77777777" w:rsidR="009E31D2" w:rsidRDefault="008D0D98" w:rsidP="001F41EC">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:ind w:left="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>SCORING CRITERIA: APPLICANT PRIORITY</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59A8BAA5" w14:textId="77777777" w:rsidR="009E31D2" w:rsidRDefault="009E31D2" w:rsidP="00343E55">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
           <w:b/>
-          <w:bCs/>
-[...767 lines deleted...]
-      </w:r>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="390D2D59" w14:textId="16AAE2BE" w:rsidR="009E31D2" w:rsidRDefault="008D0D98" w:rsidP="001F41EC">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The NWSF was created by the Nunavut Wildlife Management Board (NWMB or Board) to fund projects led by </w:t>
+      </w:r>
+      <w:r w:rsidR="005727D6" w:rsidRPr="005727D6">
+        <w:t>HTOs, RWOs, community-based Inuit organizations, or residents of Nunavut</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. The maximum point allocation for priority applicants is 20 points.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49918E44" w14:textId="77777777" w:rsidR="009E31D2" w:rsidRPr="000467E8" w:rsidRDefault="009E31D2" w:rsidP="00343E55">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="10261" w:type="dxa"/>
-        <w:tblInd w:w="-421" w:type="dxa"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2734"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="2006"/>
+        <w:gridCol w:w="7655"/>
+        <w:gridCol w:w="1643"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003960FC" w:rsidRPr="008F55CE" w14:paraId="34239323" w14:textId="77777777" w:rsidTr="003960FC">
+      <w:tr w:rsidR="009E31D2" w14:paraId="78B89752" w14:textId="77777777" w:rsidTr="00001456">
         <w:trPr>
-          <w:trHeight w:val="1012"/>
+          <w:trHeight w:val="254"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2734" w:type="dxa"/>
+            <w:tcW w:w="7655" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="373756C7" w14:textId="77777777" w:rsidR="003960FC" w:rsidRPr="008F55CE" w:rsidRDefault="003960FC" w:rsidP="004B67A7">
+          <w:p w14:paraId="700BA5DC" w14:textId="77777777" w:rsidR="009E31D2" w:rsidRDefault="008D0D98" w:rsidP="00001456">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
-              <w:ind w:left="113"/>
+              <w:spacing w:line="234" w:lineRule="exact"/>
             </w:pPr>
-            <w:r w:rsidRPr="008F55CE">
-[...3 lines deleted...]
-              <w:t>Name</w:t>
+            <w:r>
+              <w:t>Inuit organization (e.g. HTOs) or Inuit Beneficiary</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2795" w:type="dxa"/>
+            <w:tcW w:w="1643" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6108D526" w14:textId="79B4D972" w:rsidR="003960FC" w:rsidRPr="008F55CE" w:rsidRDefault="003960FC" w:rsidP="004B67A7">
+          <w:p w14:paraId="09E6DCFD" w14:textId="201DE350" w:rsidR="009E31D2" w:rsidRDefault="008D0D98" w:rsidP="00001456">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
-              <w:ind w:left="113"/>
+              <w:spacing w:line="234" w:lineRule="exact"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F55CE">
+            <w:r>
               <w:rPr>
-                <w:spacing w:val="-4"/>
+                <w:b/>
               </w:rPr>
-              <w:t>Role</w:t>
+              <w:t>20/20 points</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009E31D2" w14:paraId="23288840" w14:textId="77777777" w:rsidTr="00001456">
+        <w:trPr>
+          <w:trHeight w:val="506"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7655" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C921495" w14:textId="77777777" w:rsidR="009E31D2" w:rsidRDefault="008D0D98" w:rsidP="003E42AA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="252" w:lineRule="exact"/>
+              <w:ind w:right="340"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Nunavut community-based organization (e.g. community research organization)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcW w:w="1643" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2AE6103C" w14:textId="0ABE06EE" w:rsidR="003960FC" w:rsidRPr="008F55CE" w:rsidRDefault="003960FC" w:rsidP="004B67A7">
+          <w:p w14:paraId="6B2C7244" w14:textId="3FFD77C3" w:rsidR="009E31D2" w:rsidRDefault="008D0D98" w:rsidP="00001456">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
-              <w:ind w:left="113"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F55CE">
-              <w:t>Number</w:t>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>15/20 points</w:t>
             </w:r>
-            <w:r w:rsidRPr="008F55CE">
-[...15 lines deleted...]
-              <w:t>days of employment</w:t>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009E31D2" w14:paraId="7388536C" w14:textId="77777777" w:rsidTr="00001456">
+        <w:trPr>
+          <w:trHeight w:val="249"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7655" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="64FFC84E" w14:textId="77777777" w:rsidR="009E31D2" w:rsidRDefault="008D0D98" w:rsidP="00001456">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="230" w:lineRule="exact"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Nunavut resident</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1166" w:type="dxa"/>
+            <w:tcW w:w="1643" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5709AA2F" w14:textId="31B86FBC" w:rsidR="003960FC" w:rsidRPr="008F55CE" w:rsidRDefault="003960FC" w:rsidP="004B67A7">
+          <w:p w14:paraId="43B435FF" w14:textId="2D037BC8" w:rsidR="009E31D2" w:rsidRDefault="008D0D98" w:rsidP="00001456">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
-              <w:ind w:left="113" w:right="123"/>
+              <w:spacing w:line="230" w:lineRule="exact"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F55CE">
-[...16 lines deleted...]
-              <w:t>Additional information (optional)</w:t>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>10/20 points</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003960FC" w:rsidRPr="008F55CE" w14:paraId="134DCB05" w14:textId="77777777" w:rsidTr="003960FC">
-[...718 lines deleted...]
-      </w:tr>
     </w:tbl>
-    <w:p w14:paraId="118E157D" w14:textId="77777777" w:rsidR="00A57D64" w:rsidRDefault="00A57D64" w:rsidP="00A57D64">
-[...399 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="4FF543A1" w14:textId="77777777" w:rsidR="009E31D2" w:rsidRDefault="009E31D2" w:rsidP="00343E55">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F3058D3" w14:textId="77777777" w:rsidR="009E31D2" w:rsidRDefault="008D0D98" w:rsidP="001F41EC">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:ind w:left="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>SCORING CRITERIA: TRAINING AND EMPLOYMENT</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CCC4841" w14:textId="77777777" w:rsidR="009E31D2" w:rsidRDefault="009E31D2">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="53FCC8E4" w14:textId="1D601F2B" w:rsidR="009E31D2" w:rsidRDefault="00612B4A" w:rsidP="001F41EC">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidR="008D0D98">
+        <w:t xml:space="preserve">raining </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">and employment are </w:t>
+      </w:r>
+      <w:r w:rsidR="008D0D98">
+        <w:t>scored based on two main criteria, for a maximum of 20 points.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23B3C685" w14:textId="77777777" w:rsidR="009E31D2" w:rsidRPr="000467E8" w:rsidRDefault="009E31D2" w:rsidP="00343E55">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="9580" w:type="dxa"/>
-        <w:tblInd w:w="5" w:type="dxa"/>
+        <w:tblW w:w="9356" w:type="dxa"/>
+        <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3686"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="2823"/>
+        <w:gridCol w:w="7655"/>
+        <w:gridCol w:w="1701"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A57D64" w:rsidRPr="008F55CE" w14:paraId="7B04554D" w14:textId="77777777" w:rsidTr="00A57D64">
+      <w:tr w:rsidR="009E31D2" w14:paraId="2E5E48E5" w14:textId="77777777" w:rsidTr="00001456">
         <w:trPr>
-          <w:trHeight w:val="712"/>
+          <w:trHeight w:val="251"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9580" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="7655" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2A515D6D" w14:textId="6686A304" w:rsidR="00A57D64" w:rsidRPr="008F55CE" w:rsidRDefault="00A57D64" w:rsidP="00A57D64">
+          <w:p w14:paraId="42D3A12D" w14:textId="77777777" w:rsidR="009E31D2" w:rsidRDefault="008D0D98" w:rsidP="00001456">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:before="120" w:line="246" w:lineRule="exact"/>
-[...4 lines deleted...]
-              </w:rPr>
+              <w:spacing w:line="232" w:lineRule="exact"/>
             </w:pPr>
-            <w:r w:rsidRPr="008F55CE">
-[...114 lines deleted...]
-              <w:t>Output</w:t>
+            <w:r>
+              <w:t>Skills development or training for Inuit beneficiaries</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3071" w:type="dxa"/>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4AE9775F" w14:textId="77777777" w:rsidR="00A57D64" w:rsidRPr="008F55CE" w:rsidRDefault="00A57D64" w:rsidP="004B67A7">
+          <w:p w14:paraId="4BDB126A" w14:textId="7629F09C" w:rsidR="009E31D2" w:rsidRDefault="008D0D98" w:rsidP="00001456">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:line="252" w:lineRule="exact"/>
-              <w:ind w:left="107" w:right="434"/>
+              <w:spacing w:line="232" w:lineRule="exact"/>
+              <w:ind w:left="0"/>
               <w:rPr>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F55CE">
+            <w:r>
               <w:rPr>
-                <w:spacing w:val="-4"/>
-[...1 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:b/>
               </w:rPr>
-              <w:t xml:space="preserve">Submission/deadline </w:t>
+              <w:t>10 points</w:t>
             </w:r>
-            <w:r w:rsidRPr="008F55CE">
-[...5 lines deleted...]
-              <w:t>(YYYY-MM-DD)</w:t>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009E31D2" w14:paraId="7C77CA4E" w14:textId="77777777" w:rsidTr="00001456">
+        <w:trPr>
+          <w:trHeight w:val="253"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7655" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="721F519B" w14:textId="77777777" w:rsidR="009E31D2" w:rsidRDefault="008D0D98" w:rsidP="00001456">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="2" w:line="232" w:lineRule="exact"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Employment of Nunavut residents</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2823" w:type="dxa"/>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="79955325" w14:textId="77777777" w:rsidR="00A57D64" w:rsidRPr="008F55CE" w:rsidRDefault="00A57D64" w:rsidP="004B67A7">
+          <w:p w14:paraId="368A8E09" w14:textId="6DECD7F8" w:rsidR="009E31D2" w:rsidRDefault="008D0D98" w:rsidP="00001456">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:before="124"/>
-              <w:ind w:left="106"/>
+              <w:spacing w:line="232" w:lineRule="exact"/>
+              <w:ind w:left="0"/>
               <w:rPr>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F55CE">
+            <w:r>
               <w:rPr>
-                <w:spacing w:val="-2"/>
-[...1 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:b/>
               </w:rPr>
-              <w:t>Recipients</w:t>
+              <w:t>10 points</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A57D64" w:rsidRPr="008F55CE" w14:paraId="73C8DC6C" w14:textId="77777777" w:rsidTr="00A57D64">
-[...550 lines deleted...]
-      </w:tr>
     </w:tbl>
-    <w:p w14:paraId="329FD427" w14:textId="77777777" w:rsidR="00A57D64" w:rsidRPr="008F55CE" w:rsidRDefault="00A57D64" w:rsidP="00A57D64">
-[...94 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="1A9906C7" w14:textId="77777777" w:rsidR="009E31D2" w:rsidRDefault="009E31D2" w:rsidP="00343E55">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7BA5BE41" w14:textId="53083C84" w:rsidR="009E31D2" w:rsidRDefault="008D0D98" w:rsidP="001F41EC">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:ind w:left="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>SCORING CRITERIA: CONSUL</w:t>
+      </w:r>
+      <w:r w:rsidR="00612B4A">
+        <w:t>T</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ATION AND REPORTING</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2080CC23" w14:textId="77777777" w:rsidR="009E31D2" w:rsidRPr="000467E8" w:rsidRDefault="009E31D2" w:rsidP="00343E55">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="08240C65" w14:textId="6D87A75D" w:rsidR="009E31D2" w:rsidRDefault="008D0D98" w:rsidP="001F41EC">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Consultation and reporting </w:t>
+      </w:r>
+      <w:r w:rsidR="00612B4A">
+        <w:t>are</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> scored based on </w:t>
+      </w:r>
+      <w:r w:rsidR="00612B4A">
+        <w:t xml:space="preserve">two </w:t>
+      </w:r>
+      <w:r>
+        <w:t>main criteria, for a maximum of 15 points.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69FC4293" w14:textId="77777777" w:rsidR="009E31D2" w:rsidRDefault="009E31D2" w:rsidP="00343E55">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="9640" w:type="dxa"/>
-        <w:tblInd w:w="5" w:type="dxa"/>
+        <w:tblW w:w="9356" w:type="dxa"/>
+        <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="5028"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="1904"/>
+        <w:gridCol w:w="7655"/>
+        <w:gridCol w:w="1701"/>
       </w:tblGrid>
-      <w:tr w:rsidR="008F55CE" w:rsidRPr="008F55CE" w14:paraId="6047F573" w14:textId="77777777" w:rsidTr="008F55CE">
+      <w:tr w:rsidR="009E31D2" w14:paraId="1F056AD9" w14:textId="77777777" w:rsidTr="00001456">
         <w:trPr>
-          <w:trHeight w:val="656"/>
+          <w:trHeight w:val="505"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9640" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:tcW w:w="7655" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="13C3F984" w14:textId="41083629" w:rsidR="008F55CE" w:rsidRPr="008F55CE" w:rsidRDefault="008F55CE" w:rsidP="008F55CE">
+          <w:p w14:paraId="0D92F0F9" w14:textId="77777777" w:rsidR="009E31D2" w:rsidRDefault="008D0D98" w:rsidP="003E42AA">
             <w:pPr>
-              <w:widowControl w:val="0"/>
-[...7 lines deleted...]
-              </w:rPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="252" w:lineRule="exact"/>
+              <w:ind w:right="340"/>
             </w:pPr>
-            <w:bookmarkStart w:id="23" w:name="financial-contributions-1"/>
-[...41 lines deleted...]
-              <w:t>Item</w:t>
+            <w:r>
+              <w:t>Regional or community pre-study consultation and support for project (e.g. HTO board letters, phone calls)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1702" w:type="dxa"/>
+            <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6F513FEA" w14:textId="77777777" w:rsidR="008F55CE" w:rsidRPr="008F55CE" w:rsidRDefault="008F55CE" w:rsidP="008F55CE">
+          <w:p w14:paraId="593345B1" w14:textId="6AC8A4AB" w:rsidR="009E31D2" w:rsidRDefault="008D0D98" w:rsidP="00001456">
             <w:pPr>
-              <w:widowControl w:val="0"/>
-[...3 lines deleted...]
-              <w:ind w:left="335"/>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:szCs w:val="22"/>
+                <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F55CE">
+            <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:szCs w:val="22"/>
+                <w:b/>
               </w:rPr>
-              <w:t>Funds</w:t>
+              <w:t>10 points</w:t>
             </w:r>
-            <w:r w:rsidRPr="008F55CE">
-[...13 lines deleted...]
-              <w:t>($)</w:t>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009E31D2" w14:paraId="0D4E4046" w14:textId="77777777" w:rsidTr="00001456">
+        <w:trPr>
+          <w:trHeight w:val="503"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7655" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2DE0CE9D" w14:textId="77777777" w:rsidR="009E31D2" w:rsidRDefault="008D0D98" w:rsidP="003E42AA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="252" w:lineRule="exact"/>
+              <w:ind w:right="340"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Plans for reporting to communities (e.g. in-community oral reporting and/or distribution of a written report)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1904" w:type="dxa"/>
+            <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1B0DDB56" w14:textId="77777777" w:rsidR="008F55CE" w:rsidRPr="008F55CE" w:rsidRDefault="008F55CE" w:rsidP="008F55CE">
+          <w:p w14:paraId="24633753" w14:textId="1D7FEBF2" w:rsidR="009E31D2" w:rsidRDefault="008D0D98" w:rsidP="00001456">
             <w:pPr>
-              <w:widowControl w:val="0"/>
-[...3 lines deleted...]
-              <w:ind w:left="570" w:right="370" w:hanging="188"/>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:szCs w:val="22"/>
+                <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F55CE">
+            <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:szCs w:val="22"/>
+                <w:b/>
               </w:rPr>
-              <w:t>Funded</w:t>
-[...22 lines deleted...]
-              <w:t>NWMB</w:t>
+              <w:t>5 points</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008F55CE" w:rsidRPr="008F55CE" w14:paraId="59E19935" w14:textId="77777777" w:rsidTr="008F55CE">
-[...691 lines deleted...]
-      </w:tr>
     </w:tbl>
-    <w:p w14:paraId="523B0A2F" w14:textId="77777777" w:rsidR="008F55CE" w:rsidRPr="008F55CE" w:rsidRDefault="008F55CE">
-[...1247 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p w14:paraId="0C9E96D9" w14:textId="77777777" w:rsidR="00612B4A" w:rsidRDefault="00612B4A" w:rsidP="00193129">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D662F31" w14:textId="24F4E89A" w:rsidR="009E31D2" w:rsidRDefault="008D0D98" w:rsidP="001F41EC">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Applicants are strongly discouraged from contacting the NWMB’s staff regarding the scoring of their proposal(s). The breakdown and rationale for the scores made by NWMB staff are not publicly available and are only made available to Board members upon request.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="342D47CA" w14:textId="379E2DC9" w:rsidR="009E31D2" w:rsidRDefault="00DE3F5D" w:rsidP="00193129">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="1336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3DD25EF9" wp14:editId="221C6D6A">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>896620</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>182245</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="5981065" cy="0"/>
+                <wp:effectExtent l="10795" t="15240" r="18415" b="13335"/>
+                <wp:wrapTopAndBottom/>
+                <wp:docPr id="1887783381" name="Line 7"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr>
+                        <a:cxnSpLocks noChangeShapeType="1"/>
+                      </wps:cNvCnPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="5981065" cy="0"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="line">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="18288">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:round/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                        <a:extLst>
+                          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                              <a:noFill/>
+                            </a14:hiddenFill>
+                          </a:ext>
+                        </a:extLst>
+                      </wps:spPr>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="page">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="page">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:line w14:anchorId="450C41DD" id="Line 7" o:spid="_x0000_s1026" style="position:absolute;z-index:1336;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="70.6pt,14.35pt" to="541.55pt,14.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBj6oszsAEAAEkDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3YCtPCEOD2k6y7d&#10;FqDtBzCSbAuVRUFUYufvJ6lJWmy3YT4IpEg+PT7S67t5tOyoAxl0LV8uas60k6iM61v+8vzwpeGM&#10;IjgFFp1u+UkTv9t8/rSevNArHNAqHVgCcSQm3/IhRi+qiuSgR6AFeu1SsMMwQkxu6CsVYEroo61W&#10;dX1bTRiUDyg1Ubq9fwvyTcHvOi3jr64jHZlteeIWyxnKuc9ntVmD6AP4wcgzDfgHFiMYlx69Qt1D&#10;BHYI5i+o0ciAhF1cSBwr7DojdekhdbOs/+jmaQCvSy9JHPJXmej/wcqfx63bhUxdzu7JP6J8JeZw&#10;O4DrdSHwfPJpcMssVTV5EteS7JDfBbaffqBKOXCIWFSYuzBmyNQfm4vYp6vYeo5Mpsubr82yvr3h&#10;TF5iFYhLoQ8Uv2scWTZabo3LOoCA4yPFTATEJSVfO3ww1pZZWsemxLZZNU2pILRG5WjOo9Dvtzaw&#10;I+R1KF9pK0U+pgU8OFXQBg3q29mOYOybnV637qxGFiBvG4k9qtMuXFRK8yo0z7uVF+KjX6rf/4DN&#10;bwAAAP//AwBQSwMEFAAGAAgAAAAhANGrtcTcAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj8tO&#10;wzAQRfdI/IM1SOyonQAlSuNUgMQHtFSwdeNpHsRjEztNytfjikVZ3pmjO2eK9Wx6dsTBt5YkJAsB&#10;DKmyuqVawu797S4D5oMirXpLKOGEHtbl9VWhcm0n2uBxG2oWS8jnSkITgss591WDRvmFdUhxd7CD&#10;USHGoeZ6UFMsNz1PhVhyo1qKFxrl8LXB6ms7GgnfH6MPovMn100vu8fl54/b2E7K25v5eQUs4Bwu&#10;MJz1ozqU0WlvR9Ke9TE/JGlEJaTZE7AzILL7BNj+b8LLgv9/ofwFAAD//wMAUEsBAi0AFAAGAAgA&#10;AAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwEC&#10;LQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwEC&#10;LQAUAAYACAAAACEAY+qLM7ABAABJAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQ&#10;SwECLQAUAAYACAAAACEA0au1xNwAAAAKAQAADwAAAAAAAAAAAAAAAAAKBAAAZHJzL2Rvd25yZXYu&#10;eG1sUEsFBgAAAAAEAAQA8wAAABMFAAAAAA==&#10;" strokeweight="1.44pt">
+                <w10:wrap type="topAndBottom" anchorx="page"/>
+              </v:line>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4827D3D1" w14:textId="77777777" w:rsidR="009E31D2" w:rsidRPr="00193129" w:rsidRDefault="009E31D2" w:rsidP="00193129">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3AF5E50C" w14:textId="77777777" w:rsidR="009E31D2" w:rsidRDefault="008D0D98" w:rsidP="001F41EC">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:ind w:left="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>NOTIFICATION OF FUNDING DECISIONS AND FUNDING CONDITIONS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0660DB53" w14:textId="77777777" w:rsidR="009E31D2" w:rsidRDefault="009E31D2" w:rsidP="00193129">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4CCAAA16" w14:textId="34316F65" w:rsidR="009E31D2" w:rsidRDefault="008D0D98" w:rsidP="001F41EC">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">All individual applicants will be advised through written notification of the NWMB’s funding decisions. Projects that have been approved for funding will also be notified of the funding conditions that </w:t>
+      </w:r>
+      <w:r w:rsidR="00096CB9">
+        <w:t>must</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> be met. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15EBEAE8" w14:textId="77777777" w:rsidR="009E31D2" w:rsidRDefault="009E31D2" w:rsidP="00193129">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="169F82C0" w14:textId="27D77B9F" w:rsidR="009E31D2" w:rsidRDefault="008D0D98" w:rsidP="001F41EC">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t>The NWMB may establish additional funding conditions prior to funding being issued.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D15C4B9" w14:textId="439981AC" w:rsidR="009E31D2" w:rsidRDefault="00DE3F5D" w:rsidP="001F41EC">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="1360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4A924F2C" wp14:editId="116750F5">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>896620</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>182245</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="5981065" cy="0"/>
+                <wp:effectExtent l="10795" t="9525" r="18415" b="9525"/>
+                <wp:wrapTopAndBottom/>
+                <wp:docPr id="1841095149" name="Line 6"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr>
+                        <a:cxnSpLocks noChangeShapeType="1"/>
+                      </wps:cNvCnPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="5981065" cy="0"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="line">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="18288">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:round/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                        <a:extLst>
+                          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                              <a:noFill/>
+                            </a14:hiddenFill>
+                          </a:ext>
+                        </a:extLst>
+                      </wps:spPr>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="page">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="page">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:line w14:anchorId="58256927" id="Line 6" o:spid="_x0000_s1026" style="position:absolute;z-index:1360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="70.6pt,14.35pt" to="541.55pt,14.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBj6oszsAEAAEkDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3YCtPCEOD2k6y7d&#10;FqDtBzCSbAuVRUFUYufvJ6lJWmy3YT4IpEg+PT7S67t5tOyoAxl0LV8uas60k6iM61v+8vzwpeGM&#10;IjgFFp1u+UkTv9t8/rSevNArHNAqHVgCcSQm3/IhRi+qiuSgR6AFeu1SsMMwQkxu6CsVYEroo61W&#10;dX1bTRiUDyg1Ubq9fwvyTcHvOi3jr64jHZlteeIWyxnKuc9ntVmD6AP4wcgzDfgHFiMYlx69Qt1D&#10;BHYI5i+o0ciAhF1cSBwr7DojdekhdbOs/+jmaQCvSy9JHPJXmej/wcqfx63bhUxdzu7JP6J8JeZw&#10;O4DrdSHwfPJpcMssVTV5EteS7JDfBbaffqBKOXCIWFSYuzBmyNQfm4vYp6vYeo5Mpsubr82yvr3h&#10;TF5iFYhLoQ8Uv2scWTZabo3LOoCA4yPFTATEJSVfO3ww1pZZWsemxLZZNU2pILRG5WjOo9Dvtzaw&#10;I+R1KF9pK0U+pgU8OFXQBg3q29mOYOybnV637qxGFiBvG4k9qtMuXFRK8yo0z7uVF+KjX6rf/4DN&#10;bwAAAP//AwBQSwMEFAAGAAgAAAAhANGrtcTcAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj8tO&#10;wzAQRfdI/IM1SOyonQAlSuNUgMQHtFSwdeNpHsRjEztNytfjikVZ3pmjO2eK9Wx6dsTBt5YkJAsB&#10;DKmyuqVawu797S4D5oMirXpLKOGEHtbl9VWhcm0n2uBxG2oWS8jnSkITgss591WDRvmFdUhxd7CD&#10;USHGoeZ6UFMsNz1PhVhyo1qKFxrl8LXB6ms7GgnfH6MPovMn100vu8fl54/b2E7K25v5eQUs4Bwu&#10;MJz1ozqU0WlvR9Ke9TE/JGlEJaTZE7AzILL7BNj+b8LLgv9/ofwFAAD//wMAUEsBAi0AFAAGAAgA&#10;AAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwEC&#10;LQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwEC&#10;LQAUAAYACAAAACEAY+qLM7ABAABJAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQ&#10;SwECLQAUAAYACAAAACEA0au1xNwAAAAKAQAADwAAAAAAAAAAAAAAAAAKBAAAZHJzL2Rvd25yZXYu&#10;eG1sUEsFBgAAAAAEAAQA8wAAABMFAAAAAA==&#10;" strokeweight="1.44pt">
+                <w10:wrap type="topAndBottom" anchorx="page"/>
+              </v:line>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D3CDA58" w14:textId="77777777" w:rsidR="00BC01FA" w:rsidRDefault="00BC01FA" w:rsidP="00193129">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:line="226" w:lineRule="exact"/>
+        <w:ind w:left="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2728C6C0" w14:textId="71E03D27" w:rsidR="009E31D2" w:rsidRDefault="008D0D98" w:rsidP="001F41EC">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:line="226" w:lineRule="exact"/>
+        <w:ind w:left="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>CONTRIBUTION AGREEMENT</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="625D698C" w14:textId="77777777" w:rsidR="009E31D2" w:rsidRDefault="009E31D2">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="34A709BC" w14:textId="2CB5E25A" w:rsidR="009E31D2" w:rsidRDefault="008D0D98" w:rsidP="001F41EC">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Once the funding conditions have been met, the NWMB will negotiate a </w:t>
+      </w:r>
+      <w:r w:rsidR="004A7EFC">
+        <w:t>c</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ontribution </w:t>
+      </w:r>
+      <w:r w:rsidR="004A7EFC">
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">greement with the associated organization or individual. NWMB staff will contact the project leader to negotiate the </w:t>
+      </w:r>
+      <w:r w:rsidR="004A7EFC">
+        <w:t>c</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ontribution </w:t>
+      </w:r>
+      <w:r w:rsidR="004A7EFC">
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:t>greement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DF24E5F" w14:textId="29730890" w:rsidR="009E31D2" w:rsidRDefault="00DE3F5D" w:rsidP="001F41EC">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="1432" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="26EF7A0B" wp14:editId="1F26AACC">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>896620</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>182880</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="5981065" cy="0"/>
+                <wp:effectExtent l="10795" t="18415" r="18415" b="10160"/>
+                <wp:wrapTopAndBottom/>
+                <wp:docPr id="483215693" name="Line 3"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr>
+                        <a:cxnSpLocks noChangeShapeType="1"/>
+                      </wps:cNvCnPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="5981065" cy="0"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="line">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="18288">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:round/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                        <a:extLst>
+                          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                              <a:noFill/>
+                            </a14:hiddenFill>
+                          </a:ext>
+                        </a:extLst>
+                      </wps:spPr>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="page">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="page">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:line w14:anchorId="124E73EC" id="Line 3" o:spid="_x0000_s1026" style="position:absolute;z-index:1432;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="70.6pt,14.4pt" to="541.55pt,14.4pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBj6oszsAEAAEkDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3YCtPCEOD2k6y7d&#10;FqDtBzCSbAuVRUFUYufvJ6lJWmy3YT4IpEg+PT7S67t5tOyoAxl0LV8uas60k6iM61v+8vzwpeGM&#10;IjgFFp1u+UkTv9t8/rSevNArHNAqHVgCcSQm3/IhRi+qiuSgR6AFeu1SsMMwQkxu6CsVYEroo61W&#10;dX1bTRiUDyg1Ubq9fwvyTcHvOi3jr64jHZlteeIWyxnKuc9ntVmD6AP4wcgzDfgHFiMYlx69Qt1D&#10;BHYI5i+o0ciAhF1cSBwr7DojdekhdbOs/+jmaQCvSy9JHPJXmej/wcqfx63bhUxdzu7JP6J8JeZw&#10;O4DrdSHwfPJpcMssVTV5EteS7JDfBbaffqBKOXCIWFSYuzBmyNQfm4vYp6vYeo5Mpsubr82yvr3h&#10;TF5iFYhLoQ8Uv2scWTZabo3LOoCA4yPFTATEJSVfO3ww1pZZWsemxLZZNU2pILRG5WjOo9Dvtzaw&#10;I+R1KF9pK0U+pgU8OFXQBg3q29mOYOybnV637qxGFiBvG4k9qtMuXFRK8yo0z7uVF+KjX6rf/4DN&#10;bwAAAP//AwBQSwMEFAAGAAgAAAAhAL75vm/bAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj81O&#10;wzAQhO9IvIO1SNyonQBVFOJUgMQDtFRwdZMlP8RrEztNytOzFQc4zuyn2Zlis9hBHHEMnSMNyUqB&#10;QKpc3VGjYf/6cpOBCNFQbQZHqOGEATbl5UVh8trNtMXjLjaCQyjkRkMbo8+lDFWL1oSV80h8+3Cj&#10;NZHl2Mh6NDOH20GmSq2lNR3xh9Z4fG6x+txNVsPX2xSi6sPJ9/PT/n79/u23rtf6+mp5fAARcYl/&#10;MJzrc3UoudPBTVQHMbC+S1JGNaQZTzgDKrtNQBx+HVkW8v+E8gcAAP//AwBQSwECLQAUAAYACAAA&#10;ACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQIt&#10;ABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQIt&#10;ABQABgAIAAAAIQBj6oszsAEAAEkDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBL&#10;AQItABQABgAIAAAAIQC++b5v2wAAAAoBAAAPAAAAAAAAAAAAAAAAAAoEAABkcnMvZG93bnJldi54&#10;bWxQSwUGAAAAAAQABADzAAAAEgUAAAAA&#10;" strokeweight="1.44pt">
+                <w10:wrap type="topAndBottom" anchorx="page"/>
+              </v:line>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13B56277" w14:textId="77777777" w:rsidR="009E31D2" w:rsidRPr="00193129" w:rsidRDefault="009E31D2" w:rsidP="00193129">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="308F1B70" w14:textId="7E499B5C" w:rsidR="009E31D2" w:rsidRDefault="008D0D98" w:rsidP="001F41EC">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>CONTACT INFORMATION</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D1C77F8" w14:textId="77777777" w:rsidR="009E31D2" w:rsidRDefault="009E31D2">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="48334E98" w14:textId="15E48398" w:rsidR="009E31D2" w:rsidRDefault="008D0D98" w:rsidP="001F41EC">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="17" w:name="_Hlk199254923"/>
+      <w:r>
+        <w:t xml:space="preserve">NWMB staff are available to provide general advice and clarification but </w:t>
+      </w:r>
+      <w:r w:rsidR="00177D15">
+        <w:t>cannot comment on draft applications or enter into correspondence on the details</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> of applications. Prior to contacting NWMB staff this funding guide should be reviewed carefully.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:p w14:paraId="735AED77" w14:textId="77777777" w:rsidR="009E31D2" w:rsidRPr="00113ADA" w:rsidRDefault="009E31D2" w:rsidP="00193129">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0254DCAE" w14:textId="25418342" w:rsidR="009E31D2" w:rsidRDefault="00BC01FA" w:rsidP="001F41EC">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC01FA">
+        <w:t xml:space="preserve">All </w:t>
+      </w:r>
+      <w:r w:rsidR="001F550F">
+        <w:t>NWSF</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC01FA">
+        <w:t xml:space="preserve"> email inquiries should be sent to the address below. Your message will be forwarded to the appropriate NWMB staff member.</w:t>
+      </w:r>
+      <w:r w:rsidR="008D0D98">
+        <w:t xml:space="preserve"> All email inquiries must include “NWSF inquiry” in the subject line.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CA2A8CD" w14:textId="77777777" w:rsidR="009E31D2" w:rsidRPr="009F618E" w:rsidRDefault="009E31D2">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="57326CAE" w14:textId="77777777" w:rsidR="009E31D2" w:rsidRPr="009F618E" w:rsidRDefault="009E31D2">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F38C79F" w14:textId="77777777" w:rsidR="00842298" w:rsidRPr="00612778" w:rsidRDefault="00842298" w:rsidP="00842298">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00612778">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>NUNAVUT WILDLIFE MANAGEMENT BOARD</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="704F154C" w14:textId="77777777" w:rsidR="00842298" w:rsidRPr="00612778" w:rsidRDefault="00842298" w:rsidP="00842298">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E5542F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>310-1106 Ikaluktuutiak Drive</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00612778">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Iqaluit, NU, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E5542F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>X0A 3H0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24F0EC3D" w14:textId="77777777" w:rsidR="00842298" w:rsidRPr="00612778" w:rsidRDefault="00842298" w:rsidP="00842298">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00612778">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Phone: (867) 975-7300</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49A39BBA" w14:textId="41BA9B7D" w:rsidR="00842298" w:rsidRPr="00612778" w:rsidRDefault="00842298" w:rsidP="00842298">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00612778">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Fax:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...1334 lines deleted...]
-      </w:footnotePr>
+      <w:r w:rsidRPr="00612778">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>(8</w:t>
+      </w:r>
+      <w:r w:rsidR="009C40F8">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>88</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00612778">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00612778">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009C40F8">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>421</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00612778">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="009C40F8" w:rsidRPr="009C40F8">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>9832</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="249A17EC" w14:textId="1BA91329" w:rsidR="00842298" w:rsidRPr="00612778" w:rsidRDefault="00842298" w:rsidP="00842298">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00612778">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Email: researchfunding@nwmb.com</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5873F454" w14:textId="6D1380FD" w:rsidR="009E31D2" w:rsidRDefault="00DE3F5D">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="3"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="1456" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4C29D236" wp14:editId="3AAF2B0E">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>896620</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>182245</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="5981065" cy="0"/>
+                <wp:effectExtent l="10795" t="15875" r="18415" b="12700"/>
+                <wp:wrapTopAndBottom/>
+                <wp:docPr id="2026450293" name="Line 2"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr>
+                        <a:cxnSpLocks noChangeShapeType="1"/>
+                      </wps:cNvCnPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="5981065" cy="0"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="line">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="18288">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:round/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                        <a:extLst>
+                          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                              <a:noFill/>
+                            </a14:hiddenFill>
+                          </a:ext>
+                        </a:extLst>
+                      </wps:spPr>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="page">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="page">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:line w14:anchorId="31FAE78C" id="Line 2" o:spid="_x0000_s1026" style="position:absolute;z-index:1456;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="70.6pt,14.35pt" to="541.55pt,14.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBj6oszsAEAAEkDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3YCtPCEOD2k6y7d&#10;FqDtBzCSbAuVRUFUYufvJ6lJWmy3YT4IpEg+PT7S67t5tOyoAxl0LV8uas60k6iM61v+8vzwpeGM&#10;IjgFFp1u+UkTv9t8/rSevNArHNAqHVgCcSQm3/IhRi+qiuSgR6AFeu1SsMMwQkxu6CsVYEroo61W&#10;dX1bTRiUDyg1Ubq9fwvyTcHvOi3jr64jHZlteeIWyxnKuc9ntVmD6AP4wcgzDfgHFiMYlx69Qt1D&#10;BHYI5i+o0ciAhF1cSBwr7DojdekhdbOs/+jmaQCvSy9JHPJXmej/wcqfx63bhUxdzu7JP6J8JeZw&#10;O4DrdSHwfPJpcMssVTV5EteS7JDfBbaffqBKOXCIWFSYuzBmyNQfm4vYp6vYeo5Mpsubr82yvr3h&#10;TF5iFYhLoQ8Uv2scWTZabo3LOoCA4yPFTATEJSVfO3ww1pZZWsemxLZZNU2pILRG5WjOo9Dvtzaw&#10;I+R1KF9pK0U+pgU8OFXQBg3q29mOYOybnV637qxGFiBvG4k9qtMuXFRK8yo0z7uVF+KjX6rf/4DN&#10;bwAAAP//AwBQSwMEFAAGAAgAAAAhANGrtcTcAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj8tO&#10;wzAQRfdI/IM1SOyonQAlSuNUgMQHtFSwdeNpHsRjEztNytfjikVZ3pmjO2eK9Wx6dsTBt5YkJAsB&#10;DKmyuqVawu797S4D5oMirXpLKOGEHtbl9VWhcm0n2uBxG2oWS8jnSkITgss591WDRvmFdUhxd7CD&#10;USHGoeZ6UFMsNz1PhVhyo1qKFxrl8LXB6ms7GgnfH6MPovMn100vu8fl54/b2E7K25v5eQUs4Bwu&#10;MJz1ozqU0WlvR9Ke9TE/JGlEJaTZE7AzILL7BNj+b8LLgv9/ofwFAAD//wMAUEsBAi0AFAAGAAgA&#10;AAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwEC&#10;LQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwEC&#10;LQAUAAYACAAAACEAY+qLM7ABAABJAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQ&#10;SwECLQAUAAYACAAAACEA0au1xNwAAAAKAQAADwAAAAAAAAAAAAAAAAAKBAAAZHJzL2Rvd25yZXYu&#10;eG1sUEsFBgAAAAAEAAQA8wAAABMFAAAAAA==&#10;" strokeweight="1.44pt">
+                <w10:wrap type="topAndBottom" anchorx="page"/>
+              </v:line>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="009E31D2" w:rsidSect="00B95402">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
+      <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="185D527C" w14:textId="77777777" w:rsidR="00291E0B" w:rsidRDefault="00291E0B" w:rsidP="001D6CCA">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="52777648" w14:textId="77777777" w:rsidR="00B3384F" w:rsidRDefault="00B3384F" w:rsidP="00203B34">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5022A329" w14:textId="77777777" w:rsidR="00291E0B" w:rsidRDefault="00291E0B" w:rsidP="001D6CCA">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="7288926D" w14:textId="77777777" w:rsidR="00B3384F" w:rsidRDefault="00B3384F" w:rsidP="00203B34">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Aptos">
-[...17 lines deleted...]
-  </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Segoe UI Symbol">
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
-      <w:id w:val="-1893333988"/>
+      <w:id w:val="1087582038"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
-      <w:p w14:paraId="38A17592" w14:textId="2E5F1807" w:rsidR="001D6CCA" w:rsidRDefault="001D6CCA">
+      <w:p w14:paraId="09C0D0C6" w14:textId="20CE1476" w:rsidR="00203B34" w:rsidRDefault="00203B34">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
-          <w:jc w:val="right"/>
+          <w:jc w:val="center"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w14:paraId="6518222F" w14:textId="77777777" w:rsidR="001D6CCA" w:rsidRDefault="001D6CCA">
+  <w:p w14:paraId="0827B03A" w14:textId="3522DD95" w:rsidR="00203B34" w:rsidRDefault="00203B34">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4B555D4B" w14:textId="77777777" w:rsidR="00291E0B" w:rsidRDefault="00291E0B" w:rsidP="001D6CCA">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="75C3D00B" w14:textId="77777777" w:rsidR="00B3384F" w:rsidRDefault="00B3384F" w:rsidP="00203B34">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="137F4DF6" w14:textId="77777777" w:rsidR="00291E0B" w:rsidRDefault="00291E0B" w:rsidP="001D6CCA">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="51C9862D" w14:textId="77777777" w:rsidR="00B3384F" w:rsidRDefault="00B3384F" w:rsidP="00203B34">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0000A990"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="0">
+    <w:nsid w:val="09693AC5"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="ABBCDA80"/>
+    <w:lvl w:ilvl="0" w:tplc="FE4A0A2E">
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=" "/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
-      </w:pPr>
+        <w:ind w:left="928" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1">
+    <w:lvl w:ilvl="1" w:tplc="DB3C2FB2">
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=" "/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
-      </w:pPr>
+        <w:ind w:left="1812" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2">
+    <w:lvl w:ilvl="2" w:tplc="26D6365A">
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=" "/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
-      </w:pPr>
+        <w:ind w:left="2704" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3">
+    <w:lvl w:ilvl="3" w:tplc="9638568E">
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=" "/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
-      </w:pPr>
+        <w:ind w:left="3596" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4">
+    <w:lvl w:ilvl="4" w:tplc="F6DA8B8E">
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=" "/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
-      </w:pPr>
+        <w:ind w:left="4488" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5">
+    <w:lvl w:ilvl="5" w:tplc="6AC209A4">
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=" "/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
-      </w:pPr>
+        <w:ind w:left="5380" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6">
+    <w:lvl w:ilvl="6" w:tplc="40405184">
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=" "/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
-      </w:pPr>
+        <w:ind w:left="6272" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7">
+    <w:lvl w:ilvl="7" w:tplc="88E8AFA4">
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=" "/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
-      </w:pPr>
+        <w:ind w:left="7164" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8">
+    <w:lvl w:ilvl="8" w:tplc="C3FE6DA0">
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=" "/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="360"/>
-      </w:pPr>
+        <w:ind w:left="8056" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="13320641"/>
+    <w:nsid w:val="0E8D61A5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="3ECEE694"/>
-    <w:lvl w:ilvl="0" w:tplc="4C9C87EA">
+    <w:tmpl w:val="A516D634"/>
+    <w:lvl w:ilvl="0" w:tplc="49E6637C">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1080" w:hanging="360"/>
+        <w:ind w:left="827" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
-        <w:b w:val="0"/>
-[...3 lines deleted...]
-        <w:spacing w:val="0"/>
         <w:w w:val="100"/>
-        <w:sz w:val="24"/>
-[...1 lines deleted...]
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="9FC2691A">
+    <w:lvl w:ilvl="1" w:tplc="EDB627E8">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2052" w:hanging="360"/>
+        <w:ind w:left="1556" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="77845E5C">
+    <w:lvl w:ilvl="2" w:tplc="4EAA4AA0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3024" w:hanging="360"/>
+        <w:ind w:left="2292" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="88E8D56A">
+    <w:lvl w:ilvl="3" w:tplc="57C8ED3A">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3996" w:hanging="360"/>
+        <w:ind w:left="3028" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="C76021FE">
+    <w:lvl w:ilvl="4" w:tplc="4F1443F8">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4968" w:hanging="360"/>
+        <w:ind w:left="3764" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="7FA07DEE">
+    <w:lvl w:ilvl="5" w:tplc="DD885026">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5940" w:hanging="360"/>
+        <w:ind w:left="4500" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="7B8655BA">
+    <w:lvl w:ilvl="6" w:tplc="5922D95E">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6912" w:hanging="360"/>
+        <w:ind w:left="5236" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="179E5BDE">
+    <w:lvl w:ilvl="7" w:tplc="9EEC720E">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="7884" w:hanging="360"/>
+        <w:ind w:left="5972" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="C77EE5DC">
+    <w:lvl w:ilvl="8" w:tplc="E33AD52A">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="8856" w:hanging="360"/>
+        <w:ind w:left="6708" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="19C14808"/>
+    <w:nsid w:val="150E62FB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="53124866"/>
-    <w:lvl w:ilvl="0" w:tplc="E40E70D0">
+    <w:tmpl w:val="E9AC01C2"/>
+    <w:lvl w:ilvl="0" w:tplc="E578B31A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="940" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+        <w:spacing w:val="-1"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="9E62C2DC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1660" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+        <w:spacing w:val="-1"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="28F24B70">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2568" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="7DF4873A">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3477" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="425C322C">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4386" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="1C56908C">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5295" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="BE8C7DA6">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6204" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="DF6A9066">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7113" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="2D740198">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="8022" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="17E42D2A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C5F257F6"/>
+    <w:lvl w:ilvl="0" w:tplc="CEA8B0DE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="503" w:hanging="308"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+        <w:spacing w:val="-1"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="D97E4E1A">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1434" w:hanging="308"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="B03A0C36">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2368" w:hanging="308"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="E3F6E256">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3302" w:hanging="308"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="870C4D90">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4236" w:hanging="308"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="DED2B0CE">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5170" w:hanging="308"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="6DD4F08C">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6104" w:hanging="308"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="D96EFC38">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7038" w:hanging="308"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="7D1E7544">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7972" w:hanging="308"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1C3B4248"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="FA1240DE"/>
+    <w:lvl w:ilvl="0" w:tplc="08DA0530">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="940" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+        <w:spacing w:val="-1"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="4AFAE2C2">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1830" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="F2A2FB1C">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C72B704">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3610" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="AD424128">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4500" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="E550C9A6">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5390" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="6230421C">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6280" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="93940682">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7170" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="F3A2265C">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="8060" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="29F550E8"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="2078147A"/>
+    <w:lvl w:ilvl="0" w:tplc="ECC49C46">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="837" w:hanging="363"/>
+        <w:ind w:left="990" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
-        <w:b w:val="0"/>
-[...3 lines deleted...]
-        <w:spacing w:val="0"/>
         <w:w w:val="100"/>
-        <w:sz w:val="18"/>
-[...1 lines deleted...]
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="5D14623C">
+    <w:lvl w:ilvl="1" w:tplc="C1DA7AF4">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1769" w:hanging="363"/>
+        <w:ind w:left="1884" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="3432C192">
+    <w:lvl w:ilvl="2" w:tplc="718A51D2">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2698" w:hanging="363"/>
+        <w:ind w:left="2768" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="941A51FE">
+    <w:lvl w:ilvl="3" w:tplc="43D8196C">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3627" w:hanging="363"/>
+        <w:ind w:left="3652" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="0AAA852A">
+    <w:lvl w:ilvl="4" w:tplc="BDA8743A">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4556" w:hanging="363"/>
+        <w:ind w:left="4536" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="2B944592">
+    <w:lvl w:ilvl="5" w:tplc="3AB45534">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5485" w:hanging="363"/>
+        <w:ind w:left="5420" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="87B6B0A2">
+    <w:lvl w:ilvl="6" w:tplc="3F1EBB08">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6414" w:hanging="363"/>
+        <w:ind w:left="6304" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="D304D1E4">
+    <w:lvl w:ilvl="7" w:tplc="DB3AF682">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="7343" w:hanging="363"/>
+        <w:ind w:left="7188" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="CCEAC488">
+    <w:lvl w:ilvl="8" w:tplc="7B60B20E">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="8272" w:hanging="363"/>
+        <w:ind w:left="8072" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="171989021">
-    <w:abstractNumId w:val="0"/>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2BD307DA"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B704C82E"/>
+    <w:lvl w:ilvl="0" w:tplc="33BE8808">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="391" w:hanging="308"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+        <w:spacing w:val="-1"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="27EC1122">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1317" w:hanging="308"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="9D1A5BE0">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2235" w:hanging="308"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="06EA8A28">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3153" w:hanging="308"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="97540D58">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4071" w:hanging="308"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="6A6C0C5E">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4988" w:hanging="308"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="EF96E692">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5906" w:hanging="308"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="143A6322">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6824" w:hanging="308"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="9FBA4DDC">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7742" w:hanging="308"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="38F01091"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="852A0048"/>
+    <w:lvl w:ilvl="0" w:tplc="025CEC8A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="391" w:hanging="308"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+        <w:spacing w:val="-1"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="03C4F3B0">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1317" w:hanging="308"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="39B8BFD2">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2235" w:hanging="308"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="66D210AA">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3153" w:hanging="308"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="AC9A1634">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4071" w:hanging="308"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="1E68E722">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4988" w:hanging="308"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="9E28F7B6">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5906" w:hanging="308"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="9C0CEEA0">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6824" w:hanging="308"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FA901864">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7742" w:hanging="308"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="52CE7ECC"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="70108182"/>
+    <w:lvl w:ilvl="0" w:tplc="EEE42C4A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="940" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+        <w:spacing w:val="-1"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="96E2FC84">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1830" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="02A6F172">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="4464091A">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3610" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="83CEED54">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4500" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="4D2E3684">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5390" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="BBC0601E">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6280" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="CD862F4E">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7170" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="1F405486">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="8060" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="1469473741">
+    <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="688608500">
+  <w:num w:numId="2" w16cid:durableId="669991576">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="699859335">
+  <w:num w:numId="3" w16cid:durableId="1313368720">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="730082758">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1036732710">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="536044651">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="400643281">
     <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="610166490">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="783039367">
+    <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="140"/>
-[...2 lines deleted...]
-  <w:doNotTrackMoves/>
+  <w:zoom w:percent="196"/>
   <w:defaultTabStop w:val="720"/>
-  <w:drawingGridHorizontalSpacing w:val="360"/>
-[...2 lines deleted...]
-  <w:displayVerticalDrawingGridEvery w:val="0"/>
+  <w:drawingGridHorizontalSpacing w:val="110"/>
+  <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
-    <w:numRestart w:val="eachSect"/>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:ulTrailSpace/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:docVars>
     <w:docVar w:name="__Grammarly_42____i" w:val="H4sIAAAAAAAEAKtWckksSQxILCpxzi/NK1GyMqwFAAEhoTITAAAA"/>
-    <w:docVar w:name="__Grammarly_42___1" w:val="H4sIAAAAAAAEAKtWcslP9kxRslIyNDYxNDC2MDMwMzUzNbQwsjRS0lEKTi0uzszPAykwrAUAQNEk5ywAAAA="/>
+    <w:docVar w:name="__Grammarly_42___1" w:val="H4sIAAAAAAAEAKtWcslP9kxRslIyNDYysTQ1MDM3tTS1NLM0NbNQ0lEKTi0uzszPAykwNKsFAEE8qxQtAAAA"/>
   </w:docVars>
   <w:rsids>
-    <w:rsidRoot w:val="008E00E5"/>
-[...13 lines deleted...]
-    <w:rsid w:val="00BA458B"/>
+    <w:rsidRoot w:val="009E31D2"/>
+    <w:rsid w:val="00001456"/>
+    <w:rsid w:val="00010E9A"/>
+    <w:rsid w:val="00013C24"/>
+    <w:rsid w:val="00017D8E"/>
+    <w:rsid w:val="0003433A"/>
+    <w:rsid w:val="000467E8"/>
+    <w:rsid w:val="0005780C"/>
+    <w:rsid w:val="00065851"/>
+    <w:rsid w:val="000761FF"/>
+    <w:rsid w:val="000935E7"/>
+    <w:rsid w:val="00096CB9"/>
+    <w:rsid w:val="000C0884"/>
+    <w:rsid w:val="00111161"/>
+    <w:rsid w:val="00113ADA"/>
+    <w:rsid w:val="00122040"/>
+    <w:rsid w:val="00127957"/>
+    <w:rsid w:val="00136E77"/>
+    <w:rsid w:val="00157D01"/>
+    <w:rsid w:val="00162CCB"/>
+    <w:rsid w:val="00177D15"/>
+    <w:rsid w:val="00193129"/>
+    <w:rsid w:val="00193FC5"/>
+    <w:rsid w:val="001F41EC"/>
+    <w:rsid w:val="001F550F"/>
+    <w:rsid w:val="00202C5B"/>
+    <w:rsid w:val="00203B34"/>
+    <w:rsid w:val="00222976"/>
+    <w:rsid w:val="002357E1"/>
+    <w:rsid w:val="002462CD"/>
+    <w:rsid w:val="002853A3"/>
+    <w:rsid w:val="002A2E80"/>
+    <w:rsid w:val="002B0291"/>
+    <w:rsid w:val="002B396B"/>
+    <w:rsid w:val="002C5CB2"/>
+    <w:rsid w:val="002E22ED"/>
+    <w:rsid w:val="002E691A"/>
+    <w:rsid w:val="003063E0"/>
+    <w:rsid w:val="00310692"/>
+    <w:rsid w:val="0033337E"/>
+    <w:rsid w:val="003402A5"/>
+    <w:rsid w:val="00343E55"/>
+    <w:rsid w:val="0034584E"/>
+    <w:rsid w:val="00376BA3"/>
+    <w:rsid w:val="003B1E58"/>
+    <w:rsid w:val="003E42AA"/>
+    <w:rsid w:val="0041075F"/>
+    <w:rsid w:val="00443FF3"/>
+    <w:rsid w:val="00486304"/>
+    <w:rsid w:val="0049748B"/>
+    <w:rsid w:val="004A7EFC"/>
+    <w:rsid w:val="004C4178"/>
+    <w:rsid w:val="004E50A5"/>
+    <w:rsid w:val="004E5438"/>
+    <w:rsid w:val="004F09B0"/>
+    <w:rsid w:val="004F17F6"/>
+    <w:rsid w:val="00504BF5"/>
+    <w:rsid w:val="00515E1F"/>
+    <w:rsid w:val="00532058"/>
+    <w:rsid w:val="00536711"/>
+    <w:rsid w:val="0055762A"/>
+    <w:rsid w:val="00562479"/>
+    <w:rsid w:val="005633DF"/>
+    <w:rsid w:val="0056489B"/>
+    <w:rsid w:val="005666E1"/>
+    <w:rsid w:val="005727D6"/>
+    <w:rsid w:val="005735E2"/>
+    <w:rsid w:val="0059703E"/>
+    <w:rsid w:val="005B3349"/>
+    <w:rsid w:val="005C6679"/>
+    <w:rsid w:val="005D1D54"/>
+    <w:rsid w:val="005D38E1"/>
+    <w:rsid w:val="005D763D"/>
+    <w:rsid w:val="00612B4A"/>
+    <w:rsid w:val="006169A8"/>
+    <w:rsid w:val="00621A11"/>
+    <w:rsid w:val="00680257"/>
+    <w:rsid w:val="00680A9A"/>
+    <w:rsid w:val="00684738"/>
+    <w:rsid w:val="006B33DC"/>
+    <w:rsid w:val="006B6389"/>
+    <w:rsid w:val="006E2FBB"/>
+    <w:rsid w:val="00706AC5"/>
+    <w:rsid w:val="00714D76"/>
+    <w:rsid w:val="00715D5B"/>
+    <w:rsid w:val="00721F97"/>
+    <w:rsid w:val="00730C71"/>
+    <w:rsid w:val="00751893"/>
+    <w:rsid w:val="0076247F"/>
+    <w:rsid w:val="00772277"/>
+    <w:rsid w:val="00775187"/>
+    <w:rsid w:val="007A22AB"/>
+    <w:rsid w:val="007B3D59"/>
+    <w:rsid w:val="007F1DA4"/>
+    <w:rsid w:val="007F5379"/>
+    <w:rsid w:val="00811D96"/>
+    <w:rsid w:val="00814507"/>
+    <w:rsid w:val="00842298"/>
+    <w:rsid w:val="00867D3A"/>
+    <w:rsid w:val="00877559"/>
+    <w:rsid w:val="00877DC4"/>
+    <w:rsid w:val="00891449"/>
+    <w:rsid w:val="008C46CF"/>
+    <w:rsid w:val="008C5C50"/>
+    <w:rsid w:val="008D0D98"/>
+    <w:rsid w:val="0090514B"/>
+    <w:rsid w:val="0091112A"/>
+    <w:rsid w:val="009465B0"/>
+    <w:rsid w:val="00970B13"/>
+    <w:rsid w:val="00994E04"/>
+    <w:rsid w:val="009C40D9"/>
+    <w:rsid w:val="009C40F8"/>
+    <w:rsid w:val="009C7AC2"/>
+    <w:rsid w:val="009D7888"/>
+    <w:rsid w:val="009E31D2"/>
+    <w:rsid w:val="009F4ED2"/>
+    <w:rsid w:val="009F618E"/>
+    <w:rsid w:val="00A1646B"/>
+    <w:rsid w:val="00A24DDF"/>
+    <w:rsid w:val="00A35CA1"/>
+    <w:rsid w:val="00A73E15"/>
+    <w:rsid w:val="00A8553B"/>
+    <w:rsid w:val="00AD7A98"/>
+    <w:rsid w:val="00B13DC7"/>
+    <w:rsid w:val="00B21B07"/>
+    <w:rsid w:val="00B3384F"/>
+    <w:rsid w:val="00B771B5"/>
+    <w:rsid w:val="00B81DDC"/>
+    <w:rsid w:val="00B8483A"/>
+    <w:rsid w:val="00B95402"/>
+    <w:rsid w:val="00BA5C54"/>
+    <w:rsid w:val="00BB6FCB"/>
+    <w:rsid w:val="00BC01FA"/>
+    <w:rsid w:val="00BF2066"/>
+    <w:rsid w:val="00C107D4"/>
+    <w:rsid w:val="00C13D35"/>
+    <w:rsid w:val="00C156E6"/>
+    <w:rsid w:val="00C23497"/>
+    <w:rsid w:val="00C76355"/>
+    <w:rsid w:val="00CC1C42"/>
+    <w:rsid w:val="00CC549A"/>
+    <w:rsid w:val="00CC62B2"/>
+    <w:rsid w:val="00CD07A8"/>
+    <w:rsid w:val="00CE5632"/>
+    <w:rsid w:val="00CF27F3"/>
+    <w:rsid w:val="00D16E13"/>
+    <w:rsid w:val="00D21AAA"/>
+    <w:rsid w:val="00D56025"/>
+    <w:rsid w:val="00D71EA3"/>
+    <w:rsid w:val="00DA346D"/>
+    <w:rsid w:val="00DB7A24"/>
+    <w:rsid w:val="00DE3F5D"/>
+    <w:rsid w:val="00DE5B68"/>
+    <w:rsid w:val="00DE7BA9"/>
+    <w:rsid w:val="00DF4822"/>
+    <w:rsid w:val="00E20691"/>
+    <w:rsid w:val="00E20E69"/>
+    <w:rsid w:val="00E25DA6"/>
+    <w:rsid w:val="00E26853"/>
+    <w:rsid w:val="00E46937"/>
+    <w:rsid w:val="00EB3B9D"/>
+    <w:rsid w:val="00ED1B86"/>
+    <w:rsid w:val="00EE0ACF"/>
+    <w:rsid w:val="00EF32C5"/>
+    <w:rsid w:val="00F0063E"/>
+    <w:rsid w:val="00F030FA"/>
+    <w:rsid w:val="00F143F1"/>
+    <w:rsid w:val="00F15602"/>
+    <w:rsid w:val="00F1619E"/>
+    <w:rsid w:val="00F269D5"/>
+    <w:rsid w:val="00F54E47"/>
+    <w:rsid w:val="00F64F5F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1056"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="1BC26993"/>
-  <w15:docId w15:val="{BFB8EBDF-A6B4-4A3C-8B53-09F4B995B3F0}"/>
+  <w14:docId w14:val="5D4E1A89"/>
+  <w15:docId w15:val="{4985292E-B630-49F1-AA81-586E2ED57599}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-        <w:sz w:val="24"/>
-        <w:szCs w:val="24"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="200"/>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-    <w:lsdException w:name="footer" w:uiPriority="99"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Light Shading"/>
-[...97 lines deleted...]
-    <w:lsdException w:name="Colorful Grid Accent 6"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
@@ -9717,1450 +10691,926 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
+    <w:uiPriority w:val="1"/>
     <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:lang w:bidi="en-US"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
-    <w:next w:val="BodyText"/>
-[...1 lines deleted...]
-    <w:uiPriority w:val="9"/>
+    <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="00A10FD9"/>
     <w:pPr>
-      <w:keepNext/>
-[...1 lines deleted...]
-      <w:spacing w:before="360" w:after="80"/>
+      <w:ind w:left="220"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...180 lines deleted...]
-      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+      <w:b/>
+      <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyText">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:pPr>
-[...712 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="004C47FB"/>
     <w:pPr>
-      <w:widowControl w:val="0"/>
-[...3 lines deleted...]
-      <w:ind w:left="1080" w:right="1216" w:hanging="360"/>
+      <w:ind w:left="940" w:hanging="360"/>
     </w:pPr>
-    <w:rPr>
-[...3 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
     <w:name w:val="Table Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="004C47FB"/>
     <w:pPr>
-      <w:widowControl w:val="0"/>
-[...2 lines deleted...]
-      <w:spacing w:after="0"/>
+      <w:ind w:left="107"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BalloonText">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BalloonTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="002853A3"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
+    <w:name w:val="Balloon Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BalloonText"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002853A3"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:bidi="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00DB7A24"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-      <w:sz w:val="22"/>
-      <w:szCs w:val="22"/>
+      <w:lang w:bidi="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Header">
-    <w:name w:val="header"/>
+  <w:style w:type="character" w:styleId="CommentReference">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00127957"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentText">
+    <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="HeaderChar"/>
-[...7 lines deleted...]
-    </w:pPr>
+    <w:link w:val="CommentTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00127957"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
-    <w:name w:val="Header Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+    <w:name w:val="Comment Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Header"/>
-    <w:rsid w:val="001D6CCA"/>
+    <w:link w:val="CommentText"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00127957"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:bidi="en-US"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Footer">
-[...2 lines deleted...]
-    <w:link w:val="FooterChar"/>
+  <w:style w:type="paragraph" w:styleId="CommentSubject">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="CommentText"/>
+    <w:next w:val="CommentText"/>
+    <w:link w:val="CommentSubjectChar"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="001D6CCA"/>
-[...6 lines deleted...]
-    </w:pPr>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00127957"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
-[...2 lines deleted...]
-    <w:link w:val="Footer"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+    <w:name w:val="Comment Subject Char"/>
+    <w:basedOn w:val="CommentTextChar"/>
+    <w:link w:val="CommentSubject"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="001D6CCA"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00127957"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:bidi="en-US"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
-    <w:rsid w:val="001D51F6"/>
-[...2 lines deleted...]
-    </w:pPr>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="0034584E"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00203B34"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00203B34"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:lang w:bidi="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00203B34"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00203B34"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:lang w:bidi="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00994E04"/>
+    <w:rPr>
+      <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00BA458B"/>
+    <w:rsid w:val="00994E04"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NormalWeb">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00D16E13"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="en-CA" w:eastAsia="en-CA" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-[...1 lines deleted...]
-</w:webSettings>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:researchfunding@nwmb.com" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nwmb.com/en/funding/priorities" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nwmb.com/en/funding/priorities" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nwmb.com/en/funding/nunavut-wildlife-studies-fund" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image20.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nwmb.com/en/conservation-education/list-all-documents/funding-guides/priorities" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nwmb.com/en/funding/priorities" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nwmb.com/en/funding/priorities" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="0E2841"/>
+        <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E8E8E8"/>
+        <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="156082"/>
+        <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="E97132"/>
+        <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="196B24"/>
+        <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="0F9ED5"/>
+        <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="A02B93"/>
+        <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="4EA72E"/>
+        <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="467886"/>
+        <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="96607D"/>
+        <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック Light"/>
+        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线 Light"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
-[...16 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Aptos" panose="02110004020202020204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
-[...16 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:lumMod val="110000"/>
-[...1 lines deleted...]
-                <a:tint val="67000"/>
+                <a:tint val="50000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="35000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="73000"/>
+                <a:tint val="37000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="81000"/>
+                <a:tint val="15000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="1"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:satMod val="103000"/>
-[...1 lines deleted...]
-                <a:tint val="94000"/>
+                <a:shade val="51000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="80000">
               <a:schemeClr val="phClr">
-                <a:satMod val="110000"/>
-[...1 lines deleted...]
-                <a:shade val="100000"/>
+                <a:shade val="93000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="99000"/>
-[...1 lines deleted...]
-                <a:shade val="78000"/>
+                <a:shade val="94000"/>
+                <a:satMod val="135000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:satMod val="105000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
-[...6 lines deleted...]
-          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
-          <a:effectLst/>
-[...2 lines deleted...]
-          <a:effectLst/>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="38000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="63000"/>
+                <a:alpha val="35000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:scene3d>
+            <a:camera prst="orthographicFront">
+              <a:rot lat="0" lon="0" rev="0"/>
+            </a:camera>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="1200000"/>
+            </a:lightRig>
+          </a:scene3d>
+          <a:sp3d>
+            <a:bevelT w="63500" h="25400"/>
+          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:solidFill>
-[...4 lines deleted...]
-        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="93000"/>
-[...2 lines deleted...]
-                <a:lumMod val="102000"/>
+                <a:tint val="40000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="40000">
               <a:schemeClr val="phClr">
-                <a:tint val="98000"/>
-[...2 lines deleted...]
-                <a:lumMod val="103000"/>
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="63000"/>
-                <a:satMod val="120000"/>
+                <a:shade val="20000"/>
+                <a:satMod val="255000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+                <a:satMod val="200000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
-  <a:extLst>
-[...3 lines deleted...]
-  </a:extLst>
 </a:theme>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100196200BE30A8CC4EB541E2BEAF8D4175" ma:contentTypeVersion="7" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="7e4d964edd121385e48701978b1526e0">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="06d1b277-c066-46d1-a5ff-2bf6e8a9afea" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="87b9cc71e04af96480a49b8ab6e800c1" ns2:_="">
+    <xsd:import namespace="06d1b277-c066-46d1-a5ff-2bf6e8a9afea"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="06d1b277-c066-46d1-a5ff-2bf6e8a9afea" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="11" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="12" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="13" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="14" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B07E3C7C-CE17-4B8F-8F71-2591C287B3B0}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="06d1b277-c066-46d1-a5ff-2bf6e8a9afea"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C69748AC-190D-4845-9484-183D04042316}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DE320E52-54D1-4E20-9D13-1A1F7ADC6923}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{26A0668F-E228-40D1-81A9-1BB8491A3D88}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>11</Pages>
-[...1 lines deleted...]
-  <Characters>5073</Characters>
+  <Pages>9</Pages>
+  <Words>2457</Words>
+  <Characters>17181</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>187</Lines>
-  <Paragraphs>143</Paragraphs>
+  <Lines>536</Lines>
+  <Paragraphs>208</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr/>
+      <vt:lpstr>NWSF Funding Guide (2025)_ENG</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5728</CharactersWithSpaces>
+  <CharactersWithSpaces>19430</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
-[...1 lines deleted...]
-  <cp:keywords/>
+  <dc:title>NWSF Funding Guide (2025)_ENG</dc:title>
+  <dc:creator>KRitchie@nwmb.com</dc:creator>
+  <cp:keywords>Nunavut Wildlife Studies Fund, NWSF, funding guide, wildlife research funding</cp:keywords>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="GrammarlyDocumentId">
-    <vt:lpwstr>5bdcc05f-888b-4b69-9519-da631ba26a84</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
+    <vt:filetime>2018-04-11T00:00:00Z</vt:filetime>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
+    <vt:lpwstr>Microsoft® Word 2016</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="LastSaved">
+    <vt:filetime>2018-04-16T00:00:00Z</vt:filetime>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="GrammarlyDocumentId">
+    <vt:lpwstr>6a54cee4-c8ef-40dd-8256-6404baed2599</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="ContentTypeId">
+    <vt:lpwstr>0x010100196200BE30A8CC4EB541E2BEAF8D4175</vt:lpwstr>
   </property>
 </Properties>
 </file>