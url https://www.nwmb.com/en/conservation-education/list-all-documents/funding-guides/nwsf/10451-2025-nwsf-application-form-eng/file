--- v1 (2026-04-16)
+++ v2 (2026-05-19)
@@ -10,60 +10,60 @@
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:bookmarkStart w:id="0" w:name="_Hlk206581930"/>
-    <w:bookmarkStart w:id="1" w:name="_Hlk206581945"/>
     <w:p w14:paraId="4FC6189C" w14:textId="0B6C990E" w:rsidR="00D16E13" w:rsidRDefault="00775187" w:rsidP="00DF4822">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Hlk206581930"/>
+      <w:bookmarkStart w:id="1" w:name="_Hlk206581945"/>
       <w:r w:rsidRPr="00775187">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="007DB7"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="503308776" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="15557781" wp14:editId="1354C0C9">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-114300</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>257174</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6042660" cy="56833"/>
                 <wp:effectExtent l="0" t="0" r="0" b="635"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1614719942" name="Rectangle 80"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
@@ -98,51 +98,51 @@
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="0BFAE08D" id="Rectangle 80" o:spid="_x0000_s1026" style="position:absolute;margin-left:-9pt;margin-top:20.25pt;width:475.8pt;height:4.5pt;z-index:503308776;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDZyNyufgIAAF4FAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r3bSNO2COkXWosOA&#10;og3WDj0rshQbkEWNUuJkXz9KdpyuLXYYdpElkXwknx91ebVrDNsq9DXYgo9Ocs6UlVDWdl3wH0+3&#10;ny4480HYUhiwquB75fnV/OOHy9bN1BgqMKVCRiDWz1pX8CoEN8syLyvVCH8CTlkyasBGBDriOitR&#10;tITemGyc59OsBSwdglTe0+1NZ+TzhK+1kuFBa68CMwWn2kJaMa2ruGbzSzFbo3BVLfsyxD9U0Yja&#10;UtIB6kYEwTZYv4FqaongQYcTCU0GWtdSpR6om1H+qpvHSjiVeiFyvBto8v8PVt5vH90SiYbW+Zmn&#10;bexip7GJX6qP7RJZ+4EstQtM0uU0n4ynU+JUku1senF6GsnMjsEOffiqoGFxU3Ckf5EoEts7HzrX&#10;g0vM5cHU5W1tTDrgenVtkG0F/bfJ6fn0ywH9Dzdjo7OFGNYhxpvs2Erahb1R0c/Y70qzuqTix6mS&#10;pDI15BFSKhtGnakSperSj87yPAmFehsiUqcJMCJryj9g9wBRwW+xuyp7/xiqkkiH4PxvhXXBQ0TK&#10;DDYMwU1tAd8DMNRVn7nzP5DUURNZWkG5XyJD6EbEO3lb03+7Ez4sBdJM0J+mOQ8PtGgDbcGh33FW&#10;Af567z76k1TJyllLM1Zw/3MjUHFmvlkS8efRZBKHMh0mZ+djOuBLy+qlxW6aayA5jOhFcTJto38w&#10;h61GaJ7pOVjErGQSVlLugsuAh8N16GafHhSpFovkRoPoRLizj05G8Mhq1OXT7lmg68UbSPX3cJhH&#10;MXul4c43RlpYbALoOgn8yGvPNw1xEk7/4MRX4uU5eR2fxflvAAAA//8DAFBLAwQUAAYACAAAACEA&#10;As596+IAAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE75X4B2uRuLVOCamaEKdqQaAe&#10;OECKEMdtvCQpsR3Fbhv4epYTHGdnNPsmX42mEycafOusgvksAkG2crq1tYLX3cN0CcIHtBo7Z0nB&#10;F3lYFReTHDPtzvaFTmWoBZdYn6GCJoQ+k9JXDRn0M9eTZe/DDQYDy6GWesAzl5tOXkfRQhpsLX9o&#10;sKe7hqrP8mgUPON7+Xh4ig+b1G21/F7vkrfNvVJXl+P6FkSgMfyF4Ref0aFgpr07Wu1Fp2A6X/KW&#10;oOAmSkBwII3jBYg9H9IEZJHL/wuKHwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAA&#10;EwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDZyNyu&#10;fgIAAF4FAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAC&#10;zn3r4gAAAAkBAAAPAAAAAAAAAAAAAAAAANgEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADz&#10;AAAA5wUAAAAA&#10;" fillcolor="#4376b3" stroked="f" strokeweight="2pt"/>
+              <v:rect w14:anchorId="1D2894B2" id="Rectangle 80" o:spid="_x0000_s1026" style="position:absolute;margin-left:-9pt;margin-top:20.25pt;width:475.8pt;height:4.5pt;z-index:503308776;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDZyNyufgIAAF4FAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r3bSNO2COkXWosOA&#10;og3WDj0rshQbkEWNUuJkXz9KdpyuLXYYdpElkXwknx91ebVrDNsq9DXYgo9Ocs6UlVDWdl3wH0+3&#10;ny4480HYUhiwquB75fnV/OOHy9bN1BgqMKVCRiDWz1pX8CoEN8syLyvVCH8CTlkyasBGBDriOitR&#10;tITemGyc59OsBSwdglTe0+1NZ+TzhK+1kuFBa68CMwWn2kJaMa2ruGbzSzFbo3BVLfsyxD9U0Yja&#10;UtIB6kYEwTZYv4FqaongQYcTCU0GWtdSpR6om1H+qpvHSjiVeiFyvBto8v8PVt5vH90SiYbW+Zmn&#10;bexip7GJX6qP7RJZ+4EstQtM0uU0n4ynU+JUku1senF6GsnMjsEOffiqoGFxU3Ckf5EoEts7HzrX&#10;g0vM5cHU5W1tTDrgenVtkG0F/bfJ6fn0ywH9Dzdjo7OFGNYhxpvs2Erahb1R0c/Y70qzuqTix6mS&#10;pDI15BFSKhtGnakSperSj87yPAmFehsiUqcJMCJryj9g9wBRwW+xuyp7/xiqkkiH4PxvhXXBQ0TK&#10;DDYMwU1tAd8DMNRVn7nzP5DUURNZWkG5XyJD6EbEO3lb03+7Ez4sBdJM0J+mOQ8PtGgDbcGh33FW&#10;Af567z76k1TJyllLM1Zw/3MjUHFmvlkS8efRZBKHMh0mZ+djOuBLy+qlxW6aayA5jOhFcTJto38w&#10;h61GaJ7pOVjErGQSVlLugsuAh8N16GafHhSpFovkRoPoRLizj05G8Mhq1OXT7lmg68UbSPX3cJhH&#10;MXul4c43RlpYbALoOgn8yGvPNw1xEk7/4MRX4uU5eR2fxflvAAAA//8DAFBLAwQUAAYACAAAACEA&#10;As596+IAAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE75X4B2uRuLVOCamaEKdqQaAe&#10;OECKEMdtvCQpsR3Fbhv4epYTHGdnNPsmX42mEycafOusgvksAkG2crq1tYLX3cN0CcIHtBo7Z0nB&#10;F3lYFReTHDPtzvaFTmWoBZdYn6GCJoQ+k9JXDRn0M9eTZe/DDQYDy6GWesAzl5tOXkfRQhpsLX9o&#10;sKe7hqrP8mgUPON7+Xh4ig+b1G21/F7vkrfNvVJXl+P6FkSgMfyF4Ref0aFgpr07Wu1Fp2A6X/KW&#10;oOAmSkBwII3jBYg9H9IEZJHL/wuKHwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAA&#10;EwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDZyNyu&#10;fgIAAF4FAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAC&#10;zn3r4gAAAAkBAAAPAAAAAAAAAAAAAAAAANgEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADz&#10;AAAA5wUAAAAA&#10;" fillcolor="#4376b3" stroked="f" strokeweight="2pt"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="2DE227BF" w14:textId="3EACBFD9" w:rsidR="009E31D2" w:rsidRDefault="002E22ED" w:rsidP="00DF4822">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="20"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="503305704" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="55C4A61B" wp14:editId="261AC05D">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
@@ -407,51 +407,51 @@
                               <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7E8B5DD5-1BFC-A187-1F7E-9EE11833D831}"/>
                                 </a:ext>
                               </a:extLst>
                             </wp:docPr>
                             <wp:cNvGraphicFramePr>
                               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                             </wp:cNvGraphicFramePr>
                             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                   <pic:nvPicPr>
                                     <pic:cNvPr id="4" name="Picture 3" descr="A logo for a company&#10;&#10;AI-generated content may be incorrect.">
                                       <a:extLst>
                                         <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                                           <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7E8B5DD5-1BFC-A187-1F7E-9EE11833D831}"/>
                                         </a:ext>
                                       </a:extLst>
                                     </pic:cNvPr>
                                     <pic:cNvPicPr>
                                       <a:picLocks noChangeAspect="1"/>
                                     </pic:cNvPicPr>
                                   </pic:nvPicPr>
                                   <pic:blipFill rotWithShape="1">
-                                    <a:blip r:embed="rId12">
+                                    <a:blip r:embed="rId11">
                                       <a:extLst>
                                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                                         </a:ext>
                                       </a:extLst>
                                     </a:blip>
                                     <a:srcRect t="22218" b="22236"/>
                                     <a:stretch>
                                       <a:fillRect/>
                                     </a:stretch>
                                   </pic:blipFill>
                                   <pic:spPr bwMode="auto">
                                     <a:xfrm>
                                       <a:off x="0" y="0"/>
                                       <a:ext cx="3488363" cy="1162788"/>
                                     </a:xfrm>
                                     <a:prstGeom prst="rect">
                                       <a:avLst/>
                                     </a:prstGeom>
                                     <a:noFill/>
                                     <a:ln>
                                       <a:noFill/>
                                     </a:ln>
                                     <a:extLst>
                                       <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
@@ -598,51 +598,51 @@
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="371163F5" id="Rectangle 80" o:spid="_x0000_s1026" style="position:absolute;margin-left:424.6pt;margin-top:170.1pt;width:475.8pt;height:4.5pt;z-index:503310824;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:right;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDZyNyufgIAAF4FAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r3bSNO2COkXWosOA&#10;og3WDj0rshQbkEWNUuJkXz9KdpyuLXYYdpElkXwknx91ebVrDNsq9DXYgo9Ocs6UlVDWdl3wH0+3&#10;ny4480HYUhiwquB75fnV/OOHy9bN1BgqMKVCRiDWz1pX8CoEN8syLyvVCH8CTlkyasBGBDriOitR&#10;tITemGyc59OsBSwdglTe0+1NZ+TzhK+1kuFBa68CMwWn2kJaMa2ruGbzSzFbo3BVLfsyxD9U0Yja&#10;UtIB6kYEwTZYv4FqaongQYcTCU0GWtdSpR6om1H+qpvHSjiVeiFyvBto8v8PVt5vH90SiYbW+Zmn&#10;bexip7GJX6qP7RJZ+4EstQtM0uU0n4ynU+JUku1senF6GsnMjsEOffiqoGFxU3Ckf5EoEts7HzrX&#10;g0vM5cHU5W1tTDrgenVtkG0F/bfJ6fn0ywH9Dzdjo7OFGNYhxpvs2Erahb1R0c/Y70qzuqTix6mS&#10;pDI15BFSKhtGnakSperSj87yPAmFehsiUqcJMCJryj9g9wBRwW+xuyp7/xiqkkiH4PxvhXXBQ0TK&#10;DDYMwU1tAd8DMNRVn7nzP5DUURNZWkG5XyJD6EbEO3lb03+7Ez4sBdJM0J+mOQ8PtGgDbcGh33FW&#10;Af567z76k1TJyllLM1Zw/3MjUHFmvlkS8efRZBKHMh0mZ+djOuBLy+qlxW6aayA5jOhFcTJto38w&#10;h61GaJ7pOVjErGQSVlLugsuAh8N16GafHhSpFovkRoPoRLizj05G8Mhq1OXT7lmg68UbSPX3cJhH&#10;MXul4c43RlpYbALoOgn8yGvPNw1xEk7/4MRX4uU5eR2fxflvAAAA//8DAFBLAwQUAAYACAAAACEA&#10;PoMWjeAAAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBCF7yb+h82YeJMtRYit3RLAaDx4&#10;kGKMx6E7toXubNNdoPrrXU5yfPMm730vmw+mFUfqXWNZwXgUgSAurW64UvCxeb57AOE8ssbWMin4&#10;IQfz/Poqw1TbE6/pWPhKhBB2KSqove9SKV1Zk0E3sh1x8L5tb9AH2VdS93gK4aaVcRTNpMGGQ0ON&#10;Ha1qKvfFwSh4x6/iZfc22S0T+6rl72Iz/Vw+KXV7MyweQXga/P8znPEDOuSBaWsPrJ1oFYQhXsHk&#10;PopBBDuZjmcgtudLEoPMM3k5IP8DAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA2cjcrn4C&#10;AABeBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAPoMW&#10;jeAAAAAIAQAADwAAAAAAAAAAAAAAAADYBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AOUFAAAAAA==&#10;" fillcolor="#4376b3" stroked="f" strokeweight="2pt">
+              <v:rect w14:anchorId="0A59A3AD" id="Rectangle 80" o:spid="_x0000_s1026" style="position:absolute;margin-left:424.6pt;margin-top:170.1pt;width:475.8pt;height:4.5pt;z-index:503310824;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:right;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDZyNyufgIAAF4FAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r3bSNO2COkXWosOA&#10;og3WDj0rshQbkEWNUuJkXz9KdpyuLXYYdpElkXwknx91ebVrDNsq9DXYgo9Ocs6UlVDWdl3wH0+3&#10;ny4480HYUhiwquB75fnV/OOHy9bN1BgqMKVCRiDWz1pX8CoEN8syLyvVCH8CTlkyasBGBDriOitR&#10;tITemGyc59OsBSwdglTe0+1NZ+TzhK+1kuFBa68CMwWn2kJaMa2ruGbzSzFbo3BVLfsyxD9U0Yja&#10;UtIB6kYEwTZYv4FqaongQYcTCU0GWtdSpR6om1H+qpvHSjiVeiFyvBto8v8PVt5vH90SiYbW+Zmn&#10;bexip7GJX6qP7RJZ+4EstQtM0uU0n4ynU+JUku1senF6GsnMjsEOffiqoGFxU3Ckf5EoEts7HzrX&#10;g0vM5cHU5W1tTDrgenVtkG0F/bfJ6fn0ywH9Dzdjo7OFGNYhxpvs2Erahb1R0c/Y70qzuqTix6mS&#10;pDI15BFSKhtGnakSperSj87yPAmFehsiUqcJMCJryj9g9wBRwW+xuyp7/xiqkkiH4PxvhXXBQ0TK&#10;DDYMwU1tAd8DMNRVn7nzP5DUURNZWkG5XyJD6EbEO3lb03+7Ez4sBdJM0J+mOQ8PtGgDbcGh33FW&#10;Af567z76k1TJyllLM1Zw/3MjUHFmvlkS8efRZBKHMh0mZ+djOuBLy+qlxW6aayA5jOhFcTJto38w&#10;h61GaJ7pOVjErGQSVlLugsuAh8N16GafHhSpFovkRoPoRLizj05G8Mhq1OXT7lmg68UbSPX3cJhH&#10;MXul4c43RlpYbALoOgn8yGvPNw1xEk7/4MRX4uU5eR2fxflvAAAA//8DAFBLAwQUAAYACAAAACEA&#10;PoMWjeAAAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBCF7yb+h82YeJMtRYit3RLAaDx4&#10;kGKMx6E7toXubNNdoPrrXU5yfPMm730vmw+mFUfqXWNZwXgUgSAurW64UvCxeb57AOE8ssbWMin4&#10;IQfz/Poqw1TbE6/pWPhKhBB2KSqove9SKV1Zk0E3sh1x8L5tb9AH2VdS93gK4aaVcRTNpMGGQ0ON&#10;Ha1qKvfFwSh4x6/iZfc22S0T+6rl72Iz/Vw+KXV7MyweQXga/P8znPEDOuSBaWsPrJ1oFYQhXsHk&#10;PopBBDuZjmcgtudLEoPMM3k5IP8DAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA2cjcrn4C&#10;AABeBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAPoMW&#10;jeAAAAAIAQAADwAAAAAAAAAAAAAAAADYBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AOUFAAAAAA==&#10;" fillcolor="#4376b3" stroked="f" strokeweight="2pt">
                 <w10:wrap anchorx="margin"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p w14:paraId="13CFC51A" w14:textId="77777777" w:rsidR="00775187" w:rsidRDefault="00775187" w:rsidP="00DF4822">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:p w14:paraId="3295AF00" w14:textId="06886E39" w:rsidR="009E31D2" w:rsidRDefault="008D0D98" w:rsidP="00193129">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:r>
         <w:t>INTRODUCTION</w:t>
@@ -854,51 +854,51 @@
                           <a:tailEnd/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:noFill/>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:line w14:anchorId="2BA7ABED" id="Line 80" o:spid="_x0000_s1026" style="position:absolute;z-index:1048;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="70.6pt,14.25pt" to="541.55pt,14.25pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBj6oszsAEAAEkDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3YCtPCEOD2k6y7d&#10;FqDtBzCSbAuVRUFUYufvJ6lJWmy3YT4IpEg+PT7S67t5tOyoAxl0LV8uas60k6iM61v+8vzwpeGM&#10;IjgFFp1u+UkTv9t8/rSevNArHNAqHVgCcSQm3/IhRi+qiuSgR6AFeu1SsMMwQkxu6CsVYEroo61W&#10;dX1bTRiUDyg1Ubq9fwvyTcHvOi3jr64jHZlteeIWyxnKuc9ntVmD6AP4wcgzDfgHFiMYlx69Qt1D&#10;BHYI5i+o0ciAhF1cSBwr7DojdekhdbOs/+jmaQCvSy9JHPJXmej/wcqfx63bhUxdzu7JP6J8JeZw&#10;O4DrdSHwfPJpcMssVTV5EteS7JDfBbaffqBKOXCIWFSYuzBmyNQfm4vYp6vYeo5Mpsubr82yvr3h&#10;TF5iFYhLoQ8Uv2scWTZabo3LOoCA4yPFTATEJSVfO3ww1pZZWsemxLZZNU2pILRG5WjOo9Dvtzaw&#10;I+R1KF9pK0U+pgU8OFXQBg3q29mOYOybnV637qxGFiBvG4k9qtMuXFRK8yo0z7uVF+KjX6rf/4DN&#10;bwAAAP//AwBQSwMEFAAGAAgAAAAhAF+FkGrcAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj8tO&#10;wzAQRfdI/IM1ldhRO4FWUYhTARIf0FLB1o2HPBqPTew0KV+PKxZ0eWeO7pwpNrPp2QkH31qSkCwF&#10;MKTK6pZqCfv3t/sMmA+KtOotoYQzetiUtzeFyrWdaIunXahZLCGfKwlNCC7n3FcNGuWX1iHF3Zcd&#10;jAoxDjXXg5piuel5KsSaG9VSvNAoh68NVsfdaCR8f4w+iM6fXTe97Ffrzx+3tZ2Ud4v5+QlYwDn8&#10;w3DRj+pQRqeDHUl71sf8mKQRlZBmK2AXQGQPCbDD34SXBb9+ofwFAAD//wMAUEsBAi0AFAAGAAgA&#10;AAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwEC&#10;LQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwEC&#10;LQAUAAYACAAAACEAY+qLM7ABAABJAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQ&#10;SwECLQAUAAYACAAAACEAX4WQatwAAAAKAQAADwAAAAAAAAAAAAAAAAAKBAAAZHJzL2Rvd25yZXYu&#10;eG1sUEsFBgAAAAAEAAQA8wAAABMFAAAAAA==&#10;" strokeweight="1.44pt">
+              <v:line w14:anchorId="5ECA3234" id="Line 80" o:spid="_x0000_s1026" style="position:absolute;z-index:1048;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="70.6pt,14.25pt" to="541.55pt,14.25pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBj6oszsAEAAEkDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3YCtPCEOD2k6y7d&#10;FqDtBzCSbAuVRUFUYufvJ6lJWmy3YT4IpEg+PT7S67t5tOyoAxl0LV8uas60k6iM61v+8vzwpeGM&#10;IjgFFp1u+UkTv9t8/rSevNArHNAqHVgCcSQm3/IhRi+qiuSgR6AFeu1SsMMwQkxu6CsVYEroo61W&#10;dX1bTRiUDyg1Ubq9fwvyTcHvOi3jr64jHZlteeIWyxnKuc9ntVmD6AP4wcgzDfgHFiMYlx69Qt1D&#10;BHYI5i+o0ciAhF1cSBwr7DojdekhdbOs/+jmaQCvSy9JHPJXmej/wcqfx63bhUxdzu7JP6J8JeZw&#10;O4DrdSHwfPJpcMssVTV5EteS7JDfBbaffqBKOXCIWFSYuzBmyNQfm4vYp6vYeo5Mpsubr82yvr3h&#10;TF5iFYhLoQ8Uv2scWTZabo3LOoCA4yPFTATEJSVfO3ww1pZZWsemxLZZNU2pILRG5WjOo9Dvtzaw&#10;I+R1KF9pK0U+pgU8OFXQBg3q29mOYOybnV637qxGFiBvG4k9qtMuXFRK8yo0z7uVF+KjX6rf/4DN&#10;bwAAAP//AwBQSwMEFAAGAAgAAAAhAF+FkGrcAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj8tO&#10;wzAQRfdI/IM1ldhRO4FWUYhTARIf0FLB1o2HPBqPTew0KV+PKxZ0eWeO7pwpNrPp2QkH31qSkCwF&#10;MKTK6pZqCfv3t/sMmA+KtOotoYQzetiUtzeFyrWdaIunXahZLCGfKwlNCC7n3FcNGuWX1iHF3Zcd&#10;jAoxDjXXg5piuel5KsSaG9VSvNAoh68NVsfdaCR8f4w+iM6fXTe97Ffrzx+3tZ2Ud4v5+QlYwDn8&#10;w3DRj+pQRqeDHUl71sf8mKQRlZBmK2AXQGQPCbDD34SXBb9+ofwFAAD//wMAUEsBAi0AFAAGAAgA&#10;AAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwEC&#10;LQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwEC&#10;LQAUAAYACAAAACEAY+qLM7ABAABJAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQ&#10;SwECLQAUAAYACAAAACEAX4WQatwAAAAKAQAADwAAAAAAAAAAAAAAAAAKBAAAZHJzL2Rvd25yZXYu&#10;eG1sUEsFBgAAAAAEAAQA8wAAABMFAAAAAA==&#10;" strokeweight="1.44pt">
                 <w10:wrap type="topAndBottom" anchorx="page"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="44E8FD85" w14:textId="77777777" w:rsidR="009E31D2" w:rsidRPr="00193129" w:rsidRDefault="009E31D2" w:rsidP="00193129">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3952AA7D" w14:textId="77777777" w:rsidR="009E31D2" w:rsidRDefault="008D0D98" w:rsidP="009D7888">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:r>
         <w:t>ELIGIBILITY FOR FUNDING</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="336348B7" w14:textId="77777777" w:rsidR="009E31D2" w:rsidRDefault="009E31D2" w:rsidP="00DF4822">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
@@ -1255,51 +1255,51 @@
                           <a:tailEnd/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:noFill/>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:line w14:anchorId="5C2BAE26" id="Line 79" o:spid="_x0000_s1026" style="position:absolute;z-index:1072;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="70.6pt,14.15pt" to="541.55pt,14.15pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBj6oszsAEAAEkDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3YCtPCEOD2k6y7d&#10;FqDtBzCSbAuVRUFUYufvJ6lJWmy3YT4IpEg+PT7S67t5tOyoAxl0LV8uas60k6iM61v+8vzwpeGM&#10;IjgFFp1u+UkTv9t8/rSevNArHNAqHVgCcSQm3/IhRi+qiuSgR6AFeu1SsMMwQkxu6CsVYEroo61W&#10;dX1bTRiUDyg1Ubq9fwvyTcHvOi3jr64jHZlteeIWyxnKuc9ntVmD6AP4wcgzDfgHFiMYlx69Qt1D&#10;BHYI5i+o0ciAhF1cSBwr7DojdekhdbOs/+jmaQCvSy9JHPJXmej/wcqfx63bhUxdzu7JP6J8JeZw&#10;O4DrdSHwfPJpcMssVTV5EteS7JDfBbaffqBKOXCIWFSYuzBmyNQfm4vYp6vYeo5Mpsubr82yvr3h&#10;TF5iFYhLoQ8Uv2scWTZabo3LOoCA4yPFTATEJSVfO3ww1pZZWsemxLZZNU2pILRG5WjOo9Dvtzaw&#10;I+R1KF9pK0U+pgU8OFXQBg3q29mOYOybnV637qxGFiBvG4k9qtMuXFRK8yo0z7uVF+KjX6rf/4DN&#10;bwAAAP//AwBQSwMEFAAGAAgAAAAhAIzwjkPcAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj8tO&#10;wzAQRfdI/IM1ldhROylUUYhTARIf0FLB1o2HPBqPTew0KV+PKxZ0eWeO7pwpNrPp2QkH31qSkCwF&#10;MKTK6pZqCfv3t/sMmA+KtOotoYQzetiUtzeFyrWdaIunXahZLCGfKwlNCC7n3FcNGuWX1iHF3Zcd&#10;jAoxDjXXg5piuel5KsSaG9VSvNAoh68NVsfdaCR8f4w+iM6fXTe97B/Xnz9uazsp7xbz8xOwgHP4&#10;h+GiH9WhjE4HO5L2rI/5IUkjKiHNVsAugMhWCbDD34SXBb9+ofwFAAD//wMAUEsBAi0AFAAGAAgA&#10;AAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwEC&#10;LQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwEC&#10;LQAUAAYACAAAACEAY+qLM7ABAABJAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQ&#10;SwECLQAUAAYACAAAACEAjPCOQ9wAAAAKAQAADwAAAAAAAAAAAAAAAAAKBAAAZHJzL2Rvd25yZXYu&#10;eG1sUEsFBgAAAAAEAAQA8wAAABMFAAAAAA==&#10;" strokeweight="1.44pt">
+              <v:line w14:anchorId="187D4BD3" id="Line 79" o:spid="_x0000_s1026" style="position:absolute;z-index:1072;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="70.6pt,14.15pt" to="541.55pt,14.15pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBj6oszsAEAAEkDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3YCtPCEOD2k6y7d&#10;FqDtBzCSbAuVRUFUYufvJ6lJWmy3YT4IpEg+PT7S67t5tOyoAxl0LV8uas60k6iM61v+8vzwpeGM&#10;IjgFFp1u+UkTv9t8/rSevNArHNAqHVgCcSQm3/IhRi+qiuSgR6AFeu1SsMMwQkxu6CsVYEroo61W&#10;dX1bTRiUDyg1Ubq9fwvyTcHvOi3jr64jHZlteeIWyxnKuc9ntVmD6AP4wcgzDfgHFiMYlx69Qt1D&#10;BHYI5i+o0ciAhF1cSBwr7DojdekhdbOs/+jmaQCvSy9JHPJXmej/wcqfx63bhUxdzu7JP6J8JeZw&#10;O4DrdSHwfPJpcMssVTV5EteS7JDfBbaffqBKOXCIWFSYuzBmyNQfm4vYp6vYeo5Mpsubr82yvr3h&#10;TF5iFYhLoQ8Uv2scWTZabo3LOoCA4yPFTATEJSVfO3ww1pZZWsemxLZZNU2pILRG5WjOo9Dvtzaw&#10;I+R1KF9pK0U+pgU8OFXQBg3q29mOYOybnV637qxGFiBvG4k9qtMuXFRK8yo0z7uVF+KjX6rf/4DN&#10;bwAAAP//AwBQSwMEFAAGAAgAAAAhAIzwjkPcAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj8tO&#10;wzAQRfdI/IM1ldhROylUUYhTARIf0FLB1o2HPBqPTew0KV+PKxZ0eWeO7pwpNrPp2QkH31qSkCwF&#10;MKTK6pZqCfv3t/sMmA+KtOotoYQzetiUtzeFyrWdaIunXahZLCGfKwlNCC7n3FcNGuWX1iHF3Zcd&#10;jAoxDjXXg5piuel5KsSaG9VSvNAoh68NVsfdaCR8f4w+iM6fXTe97B/Xnz9uazsp7xbz8xOwgHP4&#10;h+GiH9WhjE4HO5L2rI/5IUkjKiHNVsAugMhWCbDD34SXBb9+ofwFAAD//wMAUEsBAi0AFAAGAAgA&#10;AAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwEC&#10;LQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwEC&#10;LQAUAAYACAAAACEAY+qLM7ABAABJAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQ&#10;SwECLQAUAAYACAAAACEAjPCOQ9wAAAAKAQAADwAAAAAAAAAAAAAAAAAKBAAAZHJzL2Rvd25yZXYu&#10;eG1sUEsFBgAAAAAEAAQA8wAAABMFAAAAAA==&#10;" strokeweight="1.44pt">
                 <w10:wrap type="topAndBottom" anchorx="page"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F45A69E" w14:textId="77777777" w:rsidR="009E31D2" w:rsidRPr="00193129" w:rsidRDefault="009E31D2">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="7"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6E15BFF5" w14:textId="77777777" w:rsidR="009E31D2" w:rsidRDefault="008D0D98" w:rsidP="009D7888">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:r>
         <w:t>APPLICATION PROCEDURE / FORMAT</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5371FB8F" w14:textId="77777777" w:rsidR="009E31D2" w:rsidRDefault="009E31D2" w:rsidP="00DF4822">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
@@ -1375,51 +1375,51 @@
       <w:r>
         <w:t>make</w:t>
       </w:r>
       <w:r w:rsidRPr="00C156E6">
         <w:t xml:space="preserve"> funding decisions as soon as possible after the application deadline.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="310C5E2C" w14:textId="77777777" w:rsidR="0041075F" w:rsidRDefault="0041075F" w:rsidP="00DF4822">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4930D77C" w14:textId="7E4D9A0C" w:rsidR="009E31D2" w:rsidRDefault="008D0D98" w:rsidP="009D7888">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t>Applications can be submitted in Inuktut or English and must comply with the format, content</w:t>
       </w:r>
       <w:r w:rsidR="00C13D35">
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> and submission requirements specified in the application form. The application form can be downloaded from the NWMB’s website (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
+      <w:hyperlink r:id="rId12" w:history="1">
         <w:r w:rsidR="0003433A" w:rsidRPr="00E7188D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>www.nwmb.com/en/funding/nunavut-wildlife-studies-fund</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="0003433A">
         <w:t>)</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> or by contacting the NWMB. A proposal should be submitted as a </w:t>
       </w:r>
       <w:bookmarkStart w:id="6" w:name="_Hlk199755458"/>
       <w:r w:rsidR="00C13D35">
         <w:t>well-developed</w:t>
       </w:r>
       <w:bookmarkEnd w:id="6"/>
       <w:r>
         <w:t xml:space="preserve"> research plan ready for implementation. All details in the application must be current at the time of the submission and must be focused on the current funding year and not the long-term research plans for the project. Applicants are responsible for ensuring that their applications are complete. NWMB staff may contact applicants to obtain more information concerning their applications during the evaluation process.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="71C79187" w14:textId="77777777" w:rsidR="009E31D2" w:rsidRDefault="009E31D2" w:rsidP="00343E55">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
@@ -1713,51 +1713,51 @@
                           <a:tailEnd/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:noFill/>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:line w14:anchorId="209EA2DC" id="Line 78" o:spid="_x0000_s1026" style="position:absolute;z-index:1096;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="70.15pt,75.1pt" to="541.1pt,75.1pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBj6oszsAEAAEkDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3YCtPCEOD2k6y7d&#10;FqDtBzCSbAuVRUFUYufvJ6lJWmy3YT4IpEg+PT7S67t5tOyoAxl0LV8uas60k6iM61v+8vzwpeGM&#10;IjgFFp1u+UkTv9t8/rSevNArHNAqHVgCcSQm3/IhRi+qiuSgR6AFeu1SsMMwQkxu6CsVYEroo61W&#10;dX1bTRiUDyg1Ubq9fwvyTcHvOi3jr64jHZlteeIWyxnKuc9ntVmD6AP4wcgzDfgHFiMYlx69Qt1D&#10;BHYI5i+o0ciAhF1cSBwr7DojdekhdbOs/+jmaQCvSy9JHPJXmej/wcqfx63bhUxdzu7JP6J8JeZw&#10;O4DrdSHwfPJpcMssVTV5EteS7JDfBbaffqBKOXCIWFSYuzBmyNQfm4vYp6vYeo5Mpsubr82yvr3h&#10;TF5iFYhLoQ8Uv2scWTZabo3LOoCA4yPFTATEJSVfO3ww1pZZWsemxLZZNU2pILRG5WjOo9Dvtzaw&#10;I+R1KF9pK0U+pgU8OFXQBg3q29mOYOybnV637qxGFiBvG4k9qtMuXFRK8yo0z7uVF+KjX6rf/4DN&#10;bwAAAP//AwBQSwMEFAAGAAgAAAAhANNWs27cAAAADAEAAA8AAABkcnMvZG93bnJldi54bWxMj81O&#10;wzAQhO9IvIO1SNyoTaBVFeJUgMQDtFRwdeMlP8RrEztNytOzlZDgNrM7mv222MyuF0ccYutJw+1C&#10;gUCqvG2p1rB/fblZg4jJkDW9J9Rwwgib8vKiMLn1E23xuEu14BKKudHQpBRyKWPVoDNx4QMS7z78&#10;4ExiO9TSDmbictfLTKmVdKYlvtCYgM8NVp+70Wn4ehtjUl08hW562i9X799h6zutr6/mxwcQCef0&#10;F4YzPqNDyUwHP5KNomd/r+44ymKpMhDnhFpnrA6/I1kW8v8T5Q8AAAD//wMAUEsBAi0AFAAGAAgA&#10;AAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwEC&#10;LQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwEC&#10;LQAUAAYACAAAACEAY+qLM7ABAABJAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQ&#10;SwECLQAUAAYACAAAACEA01azbtwAAAAMAQAADwAAAAAAAAAAAAAAAAAKBAAAZHJzL2Rvd25yZXYu&#10;eG1sUEsFBgAAAAAEAAQA8wAAABMFAAAAAA==&#10;" strokeweight="1.44pt">
+              <v:line w14:anchorId="361B1B09" id="Line 78" o:spid="_x0000_s1026" style="position:absolute;z-index:1096;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="70.15pt,75.1pt" to="541.1pt,75.1pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBj6oszsAEAAEkDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3YCtPCEOD2k6y7d&#10;FqDtBzCSbAuVRUFUYufvJ6lJWmy3YT4IpEg+PT7S67t5tOyoAxl0LV8uas60k6iM61v+8vzwpeGM&#10;IjgFFp1u+UkTv9t8/rSevNArHNAqHVgCcSQm3/IhRi+qiuSgR6AFeu1SsMMwQkxu6CsVYEroo61W&#10;dX1bTRiUDyg1Ubq9fwvyTcHvOi3jr64jHZlteeIWyxnKuc9ntVmD6AP4wcgzDfgHFiMYlx69Qt1D&#10;BHYI5i+o0ciAhF1cSBwr7DojdekhdbOs/+jmaQCvSy9JHPJXmej/wcqfx63bhUxdzu7JP6J8JeZw&#10;O4DrdSHwfPJpcMssVTV5EteS7JDfBbaffqBKOXCIWFSYuzBmyNQfm4vYp6vYeo5Mpsubr82yvr3h&#10;TF5iFYhLoQ8Uv2scWTZabo3LOoCA4yPFTATEJSVfO3ww1pZZWsemxLZZNU2pILRG5WjOo9Dvtzaw&#10;I+R1KF9pK0U+pgU8OFXQBg3q29mOYOybnV637qxGFiBvG4k9qtMuXFRK8yo0z7uVF+KjX6rf/4DN&#10;bwAAAP//AwBQSwMEFAAGAAgAAAAhANNWs27cAAAADAEAAA8AAABkcnMvZG93bnJldi54bWxMj81O&#10;wzAQhO9IvIO1SNyoTaBVFeJUgMQDtFRwdeMlP8RrEztNytOzlZDgNrM7mv222MyuF0ccYutJw+1C&#10;gUCqvG2p1rB/fblZg4jJkDW9J9Rwwgib8vKiMLn1E23xuEu14BKKudHQpBRyKWPVoDNx4QMS7z78&#10;4ExiO9TSDmbictfLTKmVdKYlvtCYgM8NVp+70Wn4ehtjUl08hW562i9X799h6zutr6/mxwcQCef0&#10;F4YzPqNDyUwHP5KNomd/r+44ymKpMhDnhFpnrA6/I1kW8v8T5Q8AAAD//wMAUEsBAi0AFAAGAAgA&#10;AAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwEC&#10;LQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwEC&#10;LQAUAAYACAAAACEAY+qLM7ABAABJAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQ&#10;SwECLQAUAAYACAAAACEA01azbtwAAAAMAQAADwAAAAAAAAAAAAAAAAAKBAAAZHJzL2Rvd25yZXYu&#10;eG1sUEsFBgAAAAAEAAQA8wAAABMFAAAAAA==&#10;" strokeweight="1.44pt">
                 <w10:wrap type="topAndBottom" anchorx="page"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00EF32C5" w:rsidRPr="00CF27F3">
         <w:t xml:space="preserve">Projects involving the compilation of existing data will not be funded unless this is an integral part of a project </w:t>
       </w:r>
       <w:r w:rsidR="009C40D9">
         <w:t>considered necessary to meet</w:t>
       </w:r>
       <w:r w:rsidR="00EF32C5" w:rsidRPr="00CF27F3">
         <w:t xml:space="preserve"> wildlife management and research priorities. In such cases, the proposal must include a detailed basis for and a statement indicating the management or research objectives to which the data would contribute and the specific questions to be answered. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7AD17382" w14:textId="326A922A" w:rsidR="009E31D2" w:rsidRPr="00193129" w:rsidRDefault="009E31D2" w:rsidP="00343E55">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2330629C" w14:textId="6953206C" w:rsidR="009E31D2" w:rsidRDefault="008D0D98" w:rsidP="009D7888">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:ind w:left="0"/>
@@ -1886,51 +1886,51 @@
       </w:r>
       <w:r w:rsidR="0041075F">
         <w:t>R</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">egional wildlife management and research priorities (please refer to the current </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">NWMB Wildlife Management and Research Priorities </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Regional Wildlife Management and Research Priorities </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">available online at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14" w:history="1">
+      <w:hyperlink r:id="rId13" w:history="1">
         <w:r w:rsidR="005D763D" w:rsidRPr="00A51C85">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>www.nwmb.com/en/funding/priorities</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="30CE4E78" w14:textId="77777777" w:rsidR="009E31D2" w:rsidRDefault="009E31D2" w:rsidP="00343E55">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="75A52968" w14:textId="4131DCB6" w:rsidR="009E31D2" w:rsidRDefault="008D0D98" w:rsidP="009D7888">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The NWSF does not provide multi-year funding; therefore, a separate application is required for each year if the project </w:t>
       </w:r>
       <w:r w:rsidR="00CF27F3">
         <w:t xml:space="preserve">needs </w:t>
@@ -2004,51 +2004,51 @@
                           <a:tailEnd/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:noFill/>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:line w14:anchorId="770607D9" id="Line 77" o:spid="_x0000_s1026" style="position:absolute;z-index:1120;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="0,1.2pt" to="470.95pt,1.2pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBj6oszsAEAAEkDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3YCtPCEOD2k6y7d&#10;FqDtBzCSbAuVRUFUYufvJ6lJWmy3YT4IpEg+PT7S67t5tOyoAxl0LV8uas60k6iM61v+8vzwpeGM&#10;IjgFFp1u+UkTv9t8/rSevNArHNAqHVgCcSQm3/IhRi+qiuSgR6AFeu1SsMMwQkxu6CsVYEroo61W&#10;dX1bTRiUDyg1Ubq9fwvyTcHvOi3jr64jHZlteeIWyxnKuc9ntVmD6AP4wcgzDfgHFiMYlx69Qt1D&#10;BHYI5i+o0ciAhF1cSBwr7DojdekhdbOs/+jmaQCvSy9JHPJXmej/wcqfx63bhUxdzu7JP6J8JeZw&#10;O4DrdSHwfPJpcMssVTV5EteS7JDfBbaffqBKOXCIWFSYuzBmyNQfm4vYp6vYeo5Mpsubr82yvr3h&#10;TF5iFYhLoQ8Uv2scWTZabo3LOoCA4yPFTATEJSVfO3ww1pZZWsemxLZZNU2pILRG5WjOo9Dvtzaw&#10;I+R1KF9pK0U+pgU8OFXQBg3q29mOYOybnV637qxGFiBvG4k9qtMuXFRK8yo0z7uVF+KjX6rf/4DN&#10;bwAAAP//AwBQSwMEFAAGAAgAAAAhAP39oRDZAAAABAEAAA8AAABkcnMvZG93bnJldi54bWxMj81u&#10;wjAQhO+VeAdrkXorDoiiErJBtFIfAIraq4m3+SFem9ghoU9ft5f2OJrRzDfZdjStuFLna8sI81kC&#10;griwuuYS4fj2+vAEwgfFWrWWCeFGHrb55C5TqbYD7+l6CKWIJexThVCF4FIpfVGRUX5mHXH0Pm1n&#10;VIiyK6Xu1BDLTSsXSbKSRtUcFyrl6KWi4nzoDcLlvfchafzNNcPz8XH18eX2tkG8n467DYhAY/gL&#10;ww9+RIc8Mp1sz9qLFiEeCQiLJYhorpfzNYjTr5Z5Jv/D598AAAD//wMAUEsBAi0AFAAGAAgAAAAh&#10;ALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAU&#10;AAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAU&#10;AAYACAAAACEAY+qLM7ABAABJAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwEC&#10;LQAUAAYACAAAACEA/f2hENkAAAAEAQAADwAAAAAAAAAAAAAAAAAKBAAAZHJzL2Rvd25yZXYueG1s&#10;UEsFBgAAAAAEAAQA8wAAABAFAAAAAA==&#10;" strokeweight="1.44pt">
+              <v:line w14:anchorId="7094F176" id="Line 77" o:spid="_x0000_s1026" style="position:absolute;z-index:1120;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="0,1.2pt" to="470.95pt,1.2pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBj6oszsAEAAEkDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3YCtPCEOD2k6y7d&#10;FqDtBzCSbAuVRUFUYufvJ6lJWmy3YT4IpEg+PT7S67t5tOyoAxl0LV8uas60k6iM61v+8vzwpeGM&#10;IjgFFp1u+UkTv9t8/rSevNArHNAqHVgCcSQm3/IhRi+qiuSgR6AFeu1SsMMwQkxu6CsVYEroo61W&#10;dX1bTRiUDyg1Ubq9fwvyTcHvOi3jr64jHZlteeIWyxnKuc9ntVmD6AP4wcgzDfgHFiMYlx69Qt1D&#10;BHYI5i+o0ciAhF1cSBwr7DojdekhdbOs/+jmaQCvSy9JHPJXmej/wcqfx63bhUxdzu7JP6J8JeZw&#10;O4DrdSHwfPJpcMssVTV5EteS7JDfBbaffqBKOXCIWFSYuzBmyNQfm4vYp6vYeo5Mpsubr82yvr3h&#10;TF5iFYhLoQ8Uv2scWTZabo3LOoCA4yPFTATEJSVfO3ww1pZZWsemxLZZNU2pILRG5WjOo9Dvtzaw&#10;I+R1KF9pK0U+pgU8OFXQBg3q29mOYOybnV637qxGFiBvG4k9qtMuXFRK8yo0z7uVF+KjX6rf/4DN&#10;bwAAAP//AwBQSwMEFAAGAAgAAAAhAP39oRDZAAAABAEAAA8AAABkcnMvZG93bnJldi54bWxMj81u&#10;wjAQhO+VeAdrkXorDoiiErJBtFIfAIraq4m3+SFem9ghoU9ft5f2OJrRzDfZdjStuFLna8sI81kC&#10;griwuuYS4fj2+vAEwgfFWrWWCeFGHrb55C5TqbYD7+l6CKWIJexThVCF4FIpfVGRUX5mHXH0Pm1n&#10;VIiyK6Xu1BDLTSsXSbKSRtUcFyrl6KWi4nzoDcLlvfchafzNNcPz8XH18eX2tkG8n467DYhAY/gL&#10;ww9+RIc8Mp1sz9qLFiEeCQiLJYhorpfzNYjTr5Z5Jv/D598AAAD//wMAUEsBAi0AFAAGAAgAAAAh&#10;ALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAU&#10;AAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAU&#10;AAYACAAAACEAY+qLM7ABAABJAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwEC&#10;LQAUAAYACAAAACEA/f2hENkAAAAEAQAADwAAAAAAAAAAAAAAAAAKBAAAZHJzL2Rvd25yZXYueG1s&#10;UEsFBgAAAAAEAAQA8wAAABAFAAAAAA==&#10;" strokeweight="1.44pt">
                 <w10:wrap type="topAndBottom" anchorx="margin"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="46301F29" w14:textId="77777777" w:rsidR="009E31D2" w:rsidRDefault="008D0D98" w:rsidP="009D7888">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:r>
         <w:t>UNUSED FUNDS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F2850F2" w14:textId="77777777" w:rsidR="009E31D2" w:rsidRDefault="009E31D2" w:rsidP="005D38E1">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="08B620B8" w14:textId="7684DF68" w:rsidR="009E31D2" w:rsidRDefault="006E2FBB" w:rsidP="009D7888">
@@ -2128,51 +2128,51 @@
                           <a:tailEnd/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:noFill/>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:line w14:anchorId="11B874C3" id="Line 76" o:spid="_x0000_s1026" style="position:absolute;z-index:503307752;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:right;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="419.75pt,1.05pt" to="890.7pt,1.05pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBj6oszsAEAAEkDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3YCtPCEOD2k6y7d&#10;FqDtBzCSbAuVRUFUYufvJ6lJWmy3YT4IpEg+PT7S67t5tOyoAxl0LV8uas60k6iM61v+8vzwpeGM&#10;IjgFFp1u+UkTv9t8/rSevNArHNAqHVgCcSQm3/IhRi+qiuSgR6AFeu1SsMMwQkxu6CsVYEroo61W&#10;dX1bTRiUDyg1Ubq9fwvyTcHvOi3jr64jHZlteeIWyxnKuc9ntVmD6AP4wcgzDfgHFiMYlx69Qt1D&#10;BHYI5i+o0ciAhF1cSBwr7DojdekhdbOs/+jmaQCvSy9JHPJXmej/wcqfx63bhUxdzu7JP6J8JeZw&#10;O4DrdSHwfPJpcMssVTV5EteS7JDfBbaffqBKOXCIWFSYuzBmyNQfm4vYp6vYeo5Mpsubr82yvr3h&#10;TF5iFYhLoQ8Uv2scWTZabo3LOoCA4yPFTATEJSVfO3ww1pZZWsemxLZZNU2pILRG5WjOo9Dvtzaw&#10;I+R1KF9pK0U+pgU8OFXQBg3q29mOYOybnV637qxGFiBvG4k9qtMuXFRK8yo0z7uVF+KjX6rf/4DN&#10;bwAAAP//AwBQSwMEFAAGAAgAAAAhAC00L2nZAAAABAEAAA8AAABkcnMvZG93bnJldi54bWxMj81O&#10;wzAQhO9IfQdrkbhRJxVUbYhTFSQeoKVqr2685Id4bbJOk/L0GC5wHM1o5pt8M9lOXLDnxpGCdJ6A&#10;QCqdaahScHh7vV+B4KDJ6M4RKrgiw6aY3eQ6M26kHV72oRKxhDjTCuoQfCYllzVazXPnkaL37nqr&#10;Q5R9JU2vx1huO7lIkqW0uqG4UGuPLzWWH/vBKvg8DhySlq++HZ8Pj8vTl9+5Vqm722n7BCLgFP7C&#10;8IMf0aGITGc3kGHRKYhHgoJFCiKa64d0DeL8q2WRy//wxTcAAAD//wMAUEsBAi0AFAAGAAgAAAAh&#10;ALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAU&#10;AAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAU&#10;AAYACAAAACEAY+qLM7ABAABJAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwEC&#10;LQAUAAYACAAAACEALTQvadkAAAAEAQAADwAAAAAAAAAAAAAAAAAKBAAAZHJzL2Rvd25yZXYueG1s&#10;UEsFBgAAAAAEAAQA8wAAABAFAAAAAA==&#10;" strokeweight="1.44pt">
+              <v:line w14:anchorId="45F5B126" id="Line 76" o:spid="_x0000_s1026" style="position:absolute;z-index:503307752;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:right;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="419.75pt,1.05pt" to="890.7pt,1.05pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBj6oszsAEAAEkDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3YCtPCEOD2k6y7d&#10;FqDtBzCSbAuVRUFUYufvJ6lJWmy3YT4IpEg+PT7S67t5tOyoAxl0LV8uas60k6iM61v+8vzwpeGM&#10;IjgFFp1u+UkTv9t8/rSevNArHNAqHVgCcSQm3/IhRi+qiuSgR6AFeu1SsMMwQkxu6CsVYEroo61W&#10;dX1bTRiUDyg1Ubq9fwvyTcHvOi3jr64jHZlteeIWyxnKuc9ntVmD6AP4wcgzDfgHFiMYlx69Qt1D&#10;BHYI5i+o0ciAhF1cSBwr7DojdekhdbOs/+jmaQCvSy9JHPJXmej/wcqfx63bhUxdzu7JP6J8JeZw&#10;O4DrdSHwfPJpcMssVTV5EteS7JDfBbaffqBKOXCIWFSYuzBmyNQfm4vYp6vYeo5Mpsubr82yvr3h&#10;TF5iFYhLoQ8Uv2scWTZabo3LOoCA4yPFTATEJSVfO3ww1pZZWsemxLZZNU2pILRG5WjOo9Dvtzaw&#10;I+R1KF9pK0U+pgU8OFXQBg3q29mOYOybnV637qxGFiBvG4k9qtMuXFRK8yo0z7uVF+KjX6rf/4DN&#10;bwAAAP//AwBQSwMEFAAGAAgAAAAhAC00L2nZAAAABAEAAA8AAABkcnMvZG93bnJldi54bWxMj81O&#10;wzAQhO9IfQdrkbhRJxVUbYhTFSQeoKVqr2685Id4bbJOk/L0GC5wHM1o5pt8M9lOXLDnxpGCdJ6A&#10;QCqdaahScHh7vV+B4KDJ6M4RKrgiw6aY3eQ6M26kHV72oRKxhDjTCuoQfCYllzVazXPnkaL37nqr&#10;Q5R9JU2vx1huO7lIkqW0uqG4UGuPLzWWH/vBKvg8DhySlq++HZ8Pj8vTl9+5Vqm722n7BCLgFP7C&#10;8IMf0aGITGc3kGHRKYhHgoJFCiKa64d0DeL8q2WRy//wxTcAAAD//wMAUEsBAi0AFAAGAAgAAAAh&#10;ALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAU&#10;AAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAU&#10;AAYACAAAACEAY+qLM7ABAABJAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwEC&#10;LQAUAAYACAAAACEALTQvadkAAAAEAQAADwAAAAAAAAAAAAAAAAAKBAAAZHJzL2Rvd25yZXYueG1s&#10;UEsFBgAAAAAEAAQA8wAAABAFAAAAAA==&#10;" strokeweight="1.44pt">
                 <w10:wrap type="topAndBottom" anchorx="margin"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C4A92F6" w14:textId="0E35E41D" w:rsidR="009E31D2" w:rsidRDefault="008D0D98" w:rsidP="009D7888">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:r>
         <w:t>MANAGEMENT AND RESEARCH PRIORITIES</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="73F4B537" w14:textId="77777777" w:rsidR="009E31D2" w:rsidRDefault="009E31D2" w:rsidP="005D38E1">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7AF7A455" w14:textId="09B1826E" w:rsidR="005633DF" w:rsidRDefault="005633DF" w:rsidP="009D7888">
@@ -2190,51 +2190,51 @@
       <w:r w:rsidRPr="005633DF">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="572D3221" w14:textId="77777777" w:rsidR="009E31D2" w:rsidRDefault="009E31D2" w:rsidP="005D38E1">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="2"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="334F6F3C" w14:textId="53195CA8" w:rsidR="007A22AB" w:rsidRDefault="007A22AB" w:rsidP="009D7888">
       <w:bookmarkStart w:id="9" w:name="_Hlk206588881"/>
       <w:bookmarkStart w:id="10" w:name="_Hlk206490967"/>
       <w:r w:rsidRPr="007A22AB">
         <w:t xml:space="preserve">Proposals that address NWMB </w:t>
       </w:r>
       <w:r>
         <w:t>and</w:t>
       </w:r>
       <w:r w:rsidRPr="007A22AB">
         <w:t xml:space="preserve"> regional priorities are more likely to receive funding. The list of current priorities is available</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15" w:history="1">
+      <w:hyperlink r:id="rId14" w:history="1">
         <w:r w:rsidRPr="00E7188D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>www.nwmb.com/en/conservation-education/list-all-documents/funding-guides/priorities</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:p w14:paraId="6DC89279" w14:textId="5C3D4D94" w:rsidR="007A22AB" w:rsidRDefault="007A22AB" w:rsidP="009D7888"/>
     <w:bookmarkEnd w:id="10"/>
     <w:p w14:paraId="360896B6" w14:textId="36D5FD9C" w:rsidR="009E31D2" w:rsidRPr="00193129" w:rsidRDefault="00BF2066" w:rsidP="00BF2066">
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="1192" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="41A7AB76" wp14:editId="58A8CE84">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
@@ -2274,51 +2274,51 @@
                           <a:tailEnd/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:noFill/>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:line w14:anchorId="7115D590" id="Line 74" o:spid="_x0000_s1026" style="position:absolute;z-index:1192;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:right;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="419.75pt,1.95pt" to="890.7pt,1.95pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBj6oszsAEAAEkDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3YCtPCEOD2k6y7d&#10;FqDtBzCSbAuVRUFUYufvJ6lJWmy3YT4IpEg+PT7S67t5tOyoAxl0LV8uas60k6iM61v+8vzwpeGM&#10;IjgFFp1u+UkTv9t8/rSevNArHNAqHVgCcSQm3/IhRi+qiuSgR6AFeu1SsMMwQkxu6CsVYEroo61W&#10;dX1bTRiUDyg1Ubq9fwvyTcHvOi3jr64jHZlteeIWyxnKuc9ntVmD6AP4wcgzDfgHFiMYlx69Qt1D&#10;BHYI5i+o0ciAhF1cSBwr7DojdekhdbOs/+jmaQCvSy9JHPJXmej/wcqfx63bhUxdzu7JP6J8JeZw&#10;O4DrdSHwfPJpcMssVTV5EteS7JDfBbaffqBKOXCIWFSYuzBmyNQfm4vYp6vYeo5Mpsubr82yvr3h&#10;TF5iFYhLoQ8Uv2scWTZabo3LOoCA4yPFTATEJSVfO3ww1pZZWsemxLZZNU2pILRG5WjOo9Dvtzaw&#10;I+R1KF9pK0U+pgU8OFXQBg3q29mOYOybnV637qxGFiBvG4k9qtMuXFRK8yo0z7uVF+KjX6rf/4DN&#10;bwAAAP//AwBQSwMEFAAGAAgAAAAhAH5n3FrZAAAABAEAAA8AAABkcnMvZG93bnJldi54bWxMj81u&#10;wjAQhO+VeAdrkXorDv1BJcRBbaU+ABS1VxMv+SFem9ghoU/fbS/0NqNZzXybrUfbijN2oXakYD5L&#10;QCAVztRUKth9vN89gwhRk9GtI1RwwQDrfHKT6dS4gTZ43sZScAmFVCuoYvSplKGo0Oowcx6Js4Pr&#10;rI5su1KaTg9cblt5nyQLaXVNvFBpj28VFsdtbxWcPvsQkyZcfDO87p4WX99+4xqlbqfjywpExDFe&#10;j+EXn9EhZ6a968kE0SrgR6KChyUIDpePcxb7Py/zTP6Hz38AAAD//wMAUEsBAi0AFAAGAAgAAAAh&#10;ALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAU&#10;AAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAU&#10;AAYACAAAACEAY+qLM7ABAABJAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwEC&#10;LQAUAAYACAAAACEAfmfcWtkAAAAEAQAADwAAAAAAAAAAAAAAAAAKBAAAZHJzL2Rvd25yZXYueG1s&#10;UEsFBgAAAAAEAAQA8wAAABAFAAAAAA==&#10;" strokeweight="1.44pt">
+              <v:line w14:anchorId="1D5761D1" id="Line 74" o:spid="_x0000_s1026" style="position:absolute;z-index:1192;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:right;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="419.75pt,1.95pt" to="890.7pt,1.95pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBj6oszsAEAAEkDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3YCtPCEOD2k6y7d&#10;FqDtBzCSbAuVRUFUYufvJ6lJWmy3YT4IpEg+PT7S67t5tOyoAxl0LV8uas60k6iM61v+8vzwpeGM&#10;IjgFFp1u+UkTv9t8/rSevNArHNAqHVgCcSQm3/IhRi+qiuSgR6AFeu1SsMMwQkxu6CsVYEroo61W&#10;dX1bTRiUDyg1Ubq9fwvyTcHvOi3jr64jHZlteeIWyxnKuc9ntVmD6AP4wcgzDfgHFiMYlx69Qt1D&#10;BHYI5i+o0ciAhF1cSBwr7DojdekhdbOs/+jmaQCvSy9JHPJXmej/wcqfx63bhUxdzu7JP6J8JeZw&#10;O4DrdSHwfPJpcMssVTV5EteS7JDfBbaffqBKOXCIWFSYuzBmyNQfm4vYp6vYeo5Mpsubr82yvr3h&#10;TF5iFYhLoQ8Uv2scWTZabo3LOoCA4yPFTATEJSVfO3ww1pZZWsemxLZZNU2pILRG5WjOo9Dvtzaw&#10;I+R1KF9pK0U+pgU8OFXQBg3q29mOYOybnV637qxGFiBvG4k9qtMuXFRK8yo0z7uVF+KjX6rf/4DN&#10;bwAAAP//AwBQSwMEFAAGAAgAAAAhAH5n3FrZAAAABAEAAA8AAABkcnMvZG93bnJldi54bWxMj81u&#10;wjAQhO+VeAdrkXorDv1BJcRBbaU+ABS1VxMv+SFem9ghoU/fbS/0NqNZzXybrUfbijN2oXakYD5L&#10;QCAVztRUKth9vN89gwhRk9GtI1RwwQDrfHKT6dS4gTZ43sZScAmFVCuoYvSplKGo0Oowcx6Js4Pr&#10;rI5su1KaTg9cblt5nyQLaXVNvFBpj28VFsdtbxWcPvsQkyZcfDO87p4WX99+4xqlbqfjywpExDFe&#10;j+EXn9EhZ6a968kE0SrgR6KChyUIDpePcxb7Py/zTP6Hz38AAAD//wMAUEsBAi0AFAAGAAgAAAAh&#10;ALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAU&#10;AAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAU&#10;AAYACAAAACEAY+qLM7ABAABJAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwEC&#10;LQAUAAYACAAAACEAfmfcWtkAAAAEAQAADwAAAAAAAAAAAAAAAAAKBAAAZHJzL2Rvd25yZXYueG1s&#10;UEsFBgAAAAAEAAQA8wAAABAFAAAAAA==&#10;" strokeweight="1.44pt">
                 <w10:wrap type="topAndBottom" anchorx="margin"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="6CD42B56" w14:textId="31CC548F" w:rsidR="009E31D2" w:rsidRDefault="008D0D98" w:rsidP="009D7888">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:r>
         <w:t>CONSULTATION REQUIREMENTS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="228F660C" w14:textId="6AA45264" w:rsidR="009E31D2" w:rsidRDefault="009E31D2" w:rsidP="005D38E1">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="1"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -2446,51 +2446,51 @@
                           <a:tailEnd/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:noFill/>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:line w14:anchorId="4CAD4635" id="Line 74" o:spid="_x0000_s1026" style="position:absolute;z-index:503300584;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="0,13pt" to="470.95pt,13pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBj6oszsAEAAEkDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3YCtPCEOD2k6y7d&#10;FqDtBzCSbAuVRUFUYufvJ6lJWmy3YT4IpEg+PT7S67t5tOyoAxl0LV8uas60k6iM61v+8vzwpeGM&#10;IjgFFp1u+UkTv9t8/rSevNArHNAqHVgCcSQm3/IhRi+qiuSgR6AFeu1SsMMwQkxu6CsVYEroo61W&#10;dX1bTRiUDyg1Ubq9fwvyTcHvOi3jr64jHZlteeIWyxnKuc9ntVmD6AP4wcgzDfgHFiMYlx69Qt1D&#10;BHYI5i+o0ciAhF1cSBwr7DojdekhdbOs/+jmaQCvSy9JHPJXmej/wcqfx63bhUxdzu7JP6J8JeZw&#10;O4DrdSHwfPJpcMssVTV5EteS7JDfBbaffqBKOXCIWFSYuzBmyNQfm4vYp6vYeo5Mpsubr82yvr3h&#10;TF5iFYhLoQ8Uv2scWTZabo3LOoCA4yPFTATEJSVfO3ww1pZZWsemxLZZNU2pILRG5WjOo9Dvtzaw&#10;I+R1KF9pK0U+pgU8OFXQBg3q29mOYOybnV637qxGFiBvG4k9qtMuXFRK8yo0z7uVF+KjX6rf/4DN&#10;bwAAAP//AwBQSwMEFAAGAAgAAAAhAOsRxjfaAAAABgEAAA8AAABkcnMvZG93bnJldi54bWxMj81O&#10;wzAQhO9IfQdrkbhRpxVEbYhTFSQeoKVqr2685Id4bWKnSXl6FnGA02p2VjPf5pvJduKCfWgcKVjM&#10;ExBIpTMNVQoOb6/3KxAhajK6c4QKrhhgU8xucp0ZN9IOL/tYCQ6hkGkFdYw+kzKUNVod5s4jsffu&#10;eqsjy76Sptcjh9tOLpMklVY3xA219vhSY/mxH6yCz+MQYtKGq2/H58NjevryO9cqdXc7bZ9ARJzi&#10;3zH84DM6FMx0dgOZIDoF/EhUsEx5srt+WKxBnH8Xssjlf/ziGwAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAGPqizOwAQAASQMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAOsRxjfaAAAABgEAAA8AAAAAAAAAAAAAAAAACgQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAAARBQAAAAA=&#10;" strokeweight="1.44pt">
+              <v:line w14:anchorId="12A7BF25" id="Line 74" o:spid="_x0000_s1026" style="position:absolute;z-index:503300584;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="0,13pt" to="470.95pt,13pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBj6oszsAEAAEkDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3YCtPCEOD2k6y7d&#10;FqDtBzCSbAuVRUFUYufvJ6lJWmy3YT4IpEg+PT7S67t5tOyoAxl0LV8uas60k6iM61v+8vzwpeGM&#10;IjgFFp1u+UkTv9t8/rSevNArHNAqHVgCcSQm3/IhRi+qiuSgR6AFeu1SsMMwQkxu6CsVYEroo61W&#10;dX1bTRiUDyg1Ubq9fwvyTcHvOi3jr64jHZlteeIWyxnKuc9ntVmD6AP4wcgzDfgHFiMYlx69Qt1D&#10;BHYI5i+o0ciAhF1cSBwr7DojdekhdbOs/+jmaQCvSy9JHPJXmej/wcqfx63bhUxdzu7JP6J8JeZw&#10;O4DrdSHwfPJpcMssVTV5EteS7JDfBbaffqBKOXCIWFSYuzBmyNQfm4vYp6vYeo5Mpsubr82yvr3h&#10;TF5iFYhLoQ8Uv2scWTZabo3LOoCA4yPFTATEJSVfO3ww1pZZWsemxLZZNU2pILRG5WjOo9Dvtzaw&#10;I+R1KF9pK0U+pgU8OFXQBg3q29mOYOybnV637qxGFiBvG4k9qtMuXFRK8yo0z7uVF+KjX6rf/4DN&#10;bwAAAP//AwBQSwMEFAAGAAgAAAAhAOsRxjfaAAAABgEAAA8AAABkcnMvZG93bnJldi54bWxMj81O&#10;wzAQhO9IfQdrkbhRpxVEbYhTFSQeoKVqr2685Id4bWKnSXl6FnGA02p2VjPf5pvJduKCfWgcKVjM&#10;ExBIpTMNVQoOb6/3KxAhajK6c4QKrhhgU8xucp0ZN9IOL/tYCQ6hkGkFdYw+kzKUNVod5s4jsffu&#10;eqsjy76Sptcjh9tOLpMklVY3xA219vhSY/mxH6yCz+MQYtKGq2/H58NjevryO9cqdXc7bZ9ARJzi&#10;3zH84DM6FMx0dgOZIDoF/EhUsEx5srt+WKxBnH8Xssjlf/ziGwAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAGPqizOwAQAASQMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAOsRxjfaAAAABgEAAA8AAAAAAAAAAAAAAAAACgQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAAARBQAAAAA=&#10;" strokeweight="1.44pt">
                 <w10:wrap type="topAndBottom" anchorx="margin"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="7202E658" w14:textId="77777777" w:rsidR="00193129" w:rsidRDefault="00193129" w:rsidP="009D7888">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:ind w:left="0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="476BB708" w14:textId="455BE8E8" w:rsidR="009E31D2" w:rsidRDefault="008D0D98" w:rsidP="009D7888">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:r>
         <w:t>REPORTING REQUIREMENTS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A598A72" w14:textId="77777777" w:rsidR="009E31D2" w:rsidRDefault="009E31D2" w:rsidP="005D38E1">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
@@ -2922,51 +2922,51 @@
                           <a:tailEnd/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:noFill/>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:line w14:anchorId="36E1FC94" id="Line 74" o:spid="_x0000_s1026" style="position:absolute;z-index:503302632;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="0,.6pt" to="470.95pt,.6pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBj6oszsAEAAEkDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3YCtPCEOD2k6y7d&#10;FqDtBzCSbAuVRUFUYufvJ6lJWmy3YT4IpEg+PT7S67t5tOyoAxl0LV8uas60k6iM61v+8vzwpeGM&#10;IjgFFp1u+UkTv9t8/rSevNArHNAqHVgCcSQm3/IhRi+qiuSgR6AFeu1SsMMwQkxu6CsVYEroo61W&#10;dX1bTRiUDyg1Ubq9fwvyTcHvOi3jr64jHZlteeIWyxnKuc9ntVmD6AP4wcgzDfgHFiMYlx69Qt1D&#10;BHYI5i+o0ciAhF1cSBwr7DojdekhdbOs/+jmaQCvSy9JHPJXmej/wcqfx63bhUxdzu7JP6J8JeZw&#10;O4DrdSHwfPJpcMssVTV5EteS7JDfBbaffqBKOXCIWFSYuzBmyNQfm4vYp6vYeo5Mpsubr82yvr3h&#10;TF5iFYhLoQ8Uv2scWTZabo3LOoCA4yPFTATEJSVfO3ww1pZZWsemxLZZNU2pILRG5WjOo9Dvtzaw&#10;I+R1KF9pK0U+pgU8OFXQBg3q29mOYOybnV637qxGFiBvG4k9qtMuXFRK8yo0z7uVF+KjX6rf/4DN&#10;bwAAAP//AwBQSwMEFAAGAAgAAAAhAKm644rYAAAABAEAAA8AAABkcnMvZG93bnJldi54bWxMj81u&#10;wjAQhO+V+g7WIvVWHFCLII2D2kp9ACiCq4m3+SFeu7FDQp++C5f2ODurmW+y9WhbccYu1I4UzKYJ&#10;CKTCmZpKBbvPj8cliBA1Gd06QgUXDLDO7+8ynRo30AbP21gKDqGQagVVjD6VMhQVWh2mziOx9+U6&#10;qyPLrpSm0wOH21bOk2Qhra6JGyrt8b3C4rTtrYLvfR9i0oSLb4a33fPi8OM3rlHqYTK+voCIOMa/&#10;Z7jiMzrkzHR0PZkgWgU8JPJ1DoLN1dNsBeJ40zLP5H/4/BcAAP//AwBQSwECLQAUAAYACAAAACEA&#10;toM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQA&#10;BgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQA&#10;BgAIAAAAIQBj6oszsAEAAEkDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQIt&#10;ABQABgAIAAAAIQCpuuOK2AAAAAQBAAAPAAAAAAAAAAAAAAAAAAoEAABkcnMvZG93bnJldi54bWxQ&#10;SwUGAAAAAAQABADzAAAADwUAAAAA&#10;" strokeweight="1.44pt">
+              <v:line w14:anchorId="73233F22" id="Line 74" o:spid="_x0000_s1026" style="position:absolute;z-index:503302632;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="0,.6pt" to="470.95pt,.6pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBj6oszsAEAAEkDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3YCtPCEOD2k6y7d&#10;FqDtBzCSbAuVRUFUYufvJ6lJWmy3YT4IpEg+PT7S67t5tOyoAxl0LV8uas60k6iM61v+8vzwpeGM&#10;IjgFFp1u+UkTv9t8/rSevNArHNAqHVgCcSQm3/IhRi+qiuSgR6AFeu1SsMMwQkxu6CsVYEroo61W&#10;dX1bTRiUDyg1Ubq9fwvyTcHvOi3jr64jHZlteeIWyxnKuc9ntVmD6AP4wcgzDfgHFiMYlx69Qt1D&#10;BHYI5i+o0ciAhF1cSBwr7DojdekhdbOs/+jmaQCvSy9JHPJXmej/wcqfx63bhUxdzu7JP6J8JeZw&#10;O4DrdSHwfPJpcMssVTV5EteS7JDfBbaffqBKOXCIWFSYuzBmyNQfm4vYp6vYeo5Mpsubr82yvr3h&#10;TF5iFYhLoQ8Uv2scWTZabo3LOoCA4yPFTATEJSVfO3ww1pZZWsemxLZZNU2pILRG5WjOo9Dvtzaw&#10;I+R1KF9pK0U+pgU8OFXQBg3q29mOYOybnV637qxGFiBvG4k9qtMuXFRK8yo0z7uVF+KjX6rf/4DN&#10;bwAAAP//AwBQSwMEFAAGAAgAAAAhAKm644rYAAAABAEAAA8AAABkcnMvZG93bnJldi54bWxMj81u&#10;wjAQhO+V+g7WIvVWHFCLII2D2kp9ACiCq4m3+SFeu7FDQp++C5f2ODurmW+y9WhbccYu1I4UzKYJ&#10;CKTCmZpKBbvPj8cliBA1Gd06QgUXDLDO7+8ynRo30AbP21gKDqGQagVVjD6VMhQVWh2mziOx9+U6&#10;qyPLrpSm0wOH21bOk2Qhra6JGyrt8b3C4rTtrYLvfR9i0oSLb4a33fPi8OM3rlHqYTK+voCIOMa/&#10;Z7jiMzrkzHR0PZkgWgU8JPJ1DoLN1dNsBeJ40zLP5H/4/BcAAP//AwBQSwECLQAUAAYACAAAACEA&#10;toM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQA&#10;BgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQA&#10;BgAIAAAAIQBj6oszsAEAAEkDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQIt&#10;ABQABgAIAAAAIQCpuuOK2AAAAAQBAAAPAAAAAAAAAAAAAAAAAAoEAABkcnMvZG93bnJldi54bWxQ&#10;SwUGAAAAAAQABADzAAAADwUAAAAA&#10;" strokeweight="1.44pt">
                 <w10:wrap type="topAndBottom" anchorx="margin"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="4867176F" w14:textId="267C1810" w:rsidR="009E31D2" w:rsidRDefault="008D0D98" w:rsidP="009D7888">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:r>
         <w:t>FINAL PROJECT REPORT</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="35FACE9F" w14:textId="77777777" w:rsidR="009E31D2" w:rsidRDefault="009E31D2" w:rsidP="005D38E1">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="1"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -3750,51 +3750,51 @@
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="topAndBottom" anchorx="page"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="58F973CB" w14:textId="77777777" w:rsidR="009E31D2" w:rsidRDefault="009E31D2" w:rsidP="005D38E1">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="5"/>
         <w:rPr>
           <w:sz w:val="11"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="77EB49EA" w14:textId="6A4EF10B" w:rsidR="009E31D2" w:rsidRDefault="009E31D2" w:rsidP="009D7888">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:right="253"/>
         <w:sectPr w:rsidR="009E31D2" w:rsidSect="00013C24">
-          <w:footerReference w:type="default" r:id="rId16"/>
+          <w:footerReference w:type="default" r:id="rId15"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1345D36F" w14:textId="5146E1F0" w:rsidR="00AD7A98" w:rsidRDefault="000935E7" w:rsidP="00343E55">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="503304680" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="111C1A78" wp14:editId="2FEDFCAD">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:align>left</wp:align>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
@@ -3831,51 +3831,51 @@
                           <a:tailEnd/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:noFill/>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:line w14:anchorId="13FE474C" id="Line 74" o:spid="_x0000_s1026" style="position:absolute;z-index:503304680;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="0,.35pt" to="470.95pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBj6oszsAEAAEkDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3YCtPCEOD2k6y7d&#10;FqDtBzCSbAuVRUFUYufvJ6lJWmy3YT4IpEg+PT7S67t5tOyoAxl0LV8uas60k6iM61v+8vzwpeGM&#10;IjgFFp1u+UkTv9t8/rSevNArHNAqHVgCcSQm3/IhRi+qiuSgR6AFeu1SsMMwQkxu6CsVYEroo61W&#10;dX1bTRiUDyg1Ubq9fwvyTcHvOi3jr64jHZlteeIWyxnKuc9ntVmD6AP4wcgzDfgHFiMYlx69Qt1D&#10;BHYI5i+o0ciAhF1cSBwr7DojdekhdbOs/+jmaQCvSy9JHPJXmej/wcqfx63bhUxdzu7JP6J8JeZw&#10;O4DrdSHwfPJpcMssVTV5EteS7JDfBbaffqBKOXCIWFSYuzBmyNQfm4vYp6vYeo5Mpsubr82yvr3h&#10;TF5iFYhLoQ8Uv2scWTZabo3LOoCA4yPFTATEJSVfO3ww1pZZWsemxLZZNU2pILRG5WjOo9Dvtzaw&#10;I+R1KF9pK0U+pgU8OFXQBg3q29mOYOybnV637qxGFiBvG4k9qtMuXFRK8yo0z7uVF+KjX6rf/4DN&#10;bwAAAP//AwBQSwMEFAAGAAgAAAAhAIIhsnHYAAAAAgEAAA8AAABkcnMvZG93bnJldi54bWxMj81u&#10;wjAQhO+VeAdrkXorDlVLS4iD2kp9AChqryZe8kO8NrFDQp++y6kcRzOa+SZbj7YVZ+xC7UjBfJaA&#10;QCqcqalUsPv6fHgFEaImo1tHqOCCAdb55C7TqXEDbfC8jaXgEgqpVlDF6FMpQ1Gh1WHmPBJ7B9dZ&#10;HVl2pTSdHrjctvIxSRbS6pp4odIePyosjtveKjh99yEmTbj4ZnjfPS9+fv3GNUrdT8e3FYiIY/wP&#10;wxWf0SFnpr3ryQTRKuAjUcELCPaWT/MliP1VyjyTt+j5HwAAAP//AwBQSwECLQAUAAYACAAAACEA&#10;toM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQA&#10;BgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQA&#10;BgAIAAAAIQBj6oszsAEAAEkDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQIt&#10;ABQABgAIAAAAIQCCIbJx2AAAAAIBAAAPAAAAAAAAAAAAAAAAAAoEAABkcnMvZG93bnJldi54bWxQ&#10;SwUGAAAAAAQABADzAAAADwUAAAAA&#10;" strokeweight="1.44pt">
+              <v:line w14:anchorId="7107CE82" id="Line 74" o:spid="_x0000_s1026" style="position:absolute;z-index:503304680;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="0,.35pt" to="470.95pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBj6oszsAEAAEkDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3YCtPCEOD2k6y7d&#10;FqDtBzCSbAuVRUFUYufvJ6lJWmy3YT4IpEg+PT7S67t5tOyoAxl0LV8uas60k6iM61v+8vzwpeGM&#10;IjgFFp1u+UkTv9t8/rSevNArHNAqHVgCcSQm3/IhRi+qiuSgR6AFeu1SsMMwQkxu6CsVYEroo61W&#10;dX1bTRiUDyg1Ubq9fwvyTcHvOi3jr64jHZlteeIWyxnKuc9ntVmD6AP4wcgzDfgHFiMYlx69Qt1D&#10;BHYI5i+o0ciAhF1cSBwr7DojdekhdbOs/+jmaQCvSy9JHPJXmej/wcqfx63bhUxdzu7JP6J8JeZw&#10;O4DrdSHwfPJpcMssVTV5EteS7JDfBbaffqBKOXCIWFSYuzBmyNQfm4vYp6vYeo5Mpsubr82yvr3h&#10;TF5iFYhLoQ8Uv2scWTZabo3LOoCA4yPFTATEJSVfO3ww1pZZWsemxLZZNU2pILRG5WjOo9Dvtzaw&#10;I+R1KF9pK0U+pgU8OFXQBg3q29mOYOybnV637qxGFiBvG4k9qtMuXFRK8yo0z7uVF+KjX6rf/4DN&#10;bwAAAP//AwBQSwMEFAAGAAgAAAAhAIIhsnHYAAAAAgEAAA8AAABkcnMvZG93bnJldi54bWxMj81u&#10;wjAQhO+VeAdrkXorDlVLS4iD2kp9AChqryZe8kO8NrFDQp++y6kcRzOa+SZbj7YVZ+xC7UjBfJaA&#10;QCqcqalUsPv6fHgFEaImo1tHqOCCAdb55C7TqXEDbfC8jaXgEgqpVlDF6FMpQ1Gh1WHmPBJ7B9dZ&#10;HVl2pTSdHrjctvIxSRbS6pp4odIePyosjtveKjh99yEmTbj4ZnjfPS9+fv3GNUrdT8e3FYiIY/wP&#10;wxWf0SFnpr3ryQTRKuAjUcELCPaWT/MliP1VyjyTt+j5HwAAAP//AwBQSwECLQAUAAYACAAAACEA&#10;toM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQA&#10;BgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQA&#10;BgAIAAAAIQBj6oszsAEAAEkDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQIt&#10;ABQABgAIAAAAIQCCIbJx2AAAAAIBAAAPAAAAAAAAAAAAAAAAAAoEAABkcnMvZG93bnJldi54bWxQ&#10;SwUGAAAAAAQABADzAAAADwUAAAAA&#10;" strokeweight="1.44pt">
                 <w10:wrap type="topAndBottom" anchorx="margin"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="000F845B" w14:textId="6E55406B" w:rsidR="00343E55" w:rsidRDefault="00343E55" w:rsidP="00343E55">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:r>
         <w:t>FINAL FINANCIAL REPORTS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="62E7F444" w14:textId="77777777" w:rsidR="00AD7A98" w:rsidRDefault="00AD7A98" w:rsidP="00343E55">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="187F959D" w14:textId="4A6F33CD" w:rsidR="009E31D2" w:rsidRDefault="00AD7A98" w:rsidP="009D7888">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
@@ -5875,97 +5875,97 @@
                             <a:solidFill>
                               <a:srgbClr val="000000"/>
                             </a:solidFill>
                             <a:round/>
                             <a:headEnd/>
                             <a:tailEnd/>
                           </a:ln>
                           <a:extLst>
                             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                 <a:noFill/>
                               </a14:hiddenFill>
                             </a:ext>
                           </a:extLst>
                         </wps:spPr>
                         <wps:bodyPr/>
                       </wps:wsp>
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1292884908" name="Picture 11"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId17">
+                          <a:blip r:embed="rId16">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="1759" y="3859"/>
                             <a:ext cx="9000" cy="1985"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:extLst>
                             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                 <a:solidFill>
                                   <a:srgbClr val="FFFFFF"/>
                                 </a:solidFill>
                               </a14:hiddenFill>
                             </a:ext>
                           </a:extLst>
                         </pic:spPr>
                       </pic:pic>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:group w14:anchorId="2E5C86D4" id="Group 10" o:spid="_x0000_s1026" style="position:absolute;margin-left:66.15pt;margin-top:-1.45pt;width:479.85pt;height:438.2pt;z-index:-17944;mso-position-horizontal-relative:page" coordorigin="1323,-29" coordsize="9597,8764" o:gfxdata="UEsDBBQABgAIAAAAIQCxgme2CgEAABMCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRwU7DMAyG&#10;70i8Q5QralN2QAit3YGOIyA0HiBK3DaicaI4lO3tSbpNgokh7Rjb3+8vyXK1tSObIJBxWPPbsuIM&#10;UDltsK/5++apuOeMokQtR4dQ8x0QXzXXV8vNzgOxRCPVfIjRPwhBagArqXQeMHU6F6yM6Rh64aX6&#10;kD2IRVXdCeUwAsYi5gzeLFvo5OcY2XqbynsTjz1nj/u5vKrmxmY+18WfRICRThDp/WiUjOluYkJ9&#10;4lUcnMpEzjM0GE83SfzMhtz57fRzwYF7SY8ZjAb2KkN8ljaZCx1IwMK1TpX/Z2RJS4XrOqOgbAOt&#10;Z+rodC5buy8MMF0a3ibsDaZjupi/tPkGAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrb&#10;Ub/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG&#10;5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nT&#10;NEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMA&#10;UEsDBBQABgAIAAAAIQDoYmyZbAkAALZ4AAAOAAAAZHJzL2Uyb0RvYy54bWzsXe1u2zgW/b/AvoPg&#10;/23EL1E0mg6KdqYYoLtb7Mw+gCLLtjC2pJWUONmnn0NSliXFnmY8kYRiGSCJZH2Y5LmX9/Lwkvfd&#10;D4/7nfeQlFWaZ7cL8tZfeEkW56s029wu/vPrT2/ChVfVUbaKdnmW3C6ekmrxw/u//+3doVgmNN/m&#10;u1VSenhJVi0Pxe1iW9fF8uamirfJPqre5kWS4eI6L/dRjdNyc7MqowPevt/dUN8Pbg55uSrKPE6q&#10;Cp9+shcX78371+skrv+1XldJ7e1uFyhbbf6W5u+d/nvz/l203JRRsU3jphjRFaXYR2mGL21f9Smq&#10;I+++TJ+9ap/GZV7l6/ptnO9v8vU6jRNTB9SG+IPafC7z+8LUZbM8bIq2mdC0g3a6+rXxPx8+l8Uv&#10;xdfSlh6HX/L4twrtcnMoNsvudX2+sTd7d4d/5CvgGd3Xuan447rc61egSt6jad+ntn2Tx9qL8WHg&#10;K+4rsfBiXBMiEIQ3CMRbwKSfI4yyhYfLb6iy4MTbH5vHlVDSPhvKgOurN9HSfq8pa1M2jT2EqTq1&#10;V/XX2uuXbVQkBoZKt8fX0ktXKKlQirKQqIWXRXs0xb8hbFG22SWeJLpwuhS4/di2lW1YL8s/bnFb&#10;8qEs88M2iVYonbkfdeg8oE8qwPLNlkaL0X6LHZubQOB1S+N/t62iZVFW9eck33v64HZRouAGw+jh&#10;S1XbW4+3aEirfJeufkp3O3NSbu4+7krvIdIaZX6at/du22X65izXj9k36k9MFXWtbOvc5asn1LDM&#10;rVqiG8HBNi//t/AOUMnbRfXf+6hMFt7u5wytpAiHvHi1OeFCUpyU3St33StRFuNVt4t64dnDj7XV&#10;+/uiTDdbfBMxlc7yD5DhdWoqrlvdlqopLMRoKnmiIeOhlCE/CtSXNIMsGfAa0fiYWT2NH7NGT1tx&#10;MkL661MBQexJk33kT0gTO0qT0bBoeZQmJST6ci1P3xCnHYr9R+LUCkW03GXewXQLgXmgJ0HVywQN&#10;XWS2goRFS61LPzbHdZTu7DG6iIuSpwVTt8x0INOQoxcLKTlifOo0AtPfNUCP3mn4SvcO3X72iLPr&#10;Nb6rXoMowljgS1hNa4ZMrxGEHQs0Ra9B0TdoaYI5NMp4lKbGBFFrElt7/cwGuU5Du68XPA2fBj5R&#10;VMD76WIsp8UYXQZcNwdyMYo7GVIa0jAkQR/jYFqMWaPHVNDzeiz6frfT49W5gdt5PRbSD5UUGNj0&#10;1FhMC3Grxg7jvzSKPo8xJVT48PC0F9Xtq43aTOjFN3osfNOBnLz4oz22+u3s8R8TMOcxxiiUCKHY&#10;QI/ZTHrsMB5BjyXzue8LOXC5jFWcXo2lMP68U+OWGP5ThOd5NQ4Cn1PBxMDj6nJ3E4ycWnPsMB5B&#10;jYkKuGJS8ZZwscPjqUm1xhwTcPwX/GrjBTp7fI09JhzEKXR5ALLoEmpTarJDeYz5Fh5wn8K9Bj3d&#10;caytYZzeIhMaGI11Jvk1TTLxfa4IYarvWoP4Aqk4HcitTXYoj6HJhIiQMEFp37mGIzYpykeuiwhi&#10;5OuMKjuy6wVRCue9a0LCQCqfhuCMu/31XGyXQ3kUVVaSBAET/sAqz0R3EWnnmc6oshm5O//6Gv8a&#10;iuyHnIR9SlPMxXc5kMfQZOoHoSQsHGryTIwX9REHdnYm2THXLwkdPG+UFSOYYcRv3ybPRXk5kMfQ&#10;5DCkgUJo5cAkz0R5wcu/NFB2lNf13jUTggRSBv0hFJ+L8nIoj6HJRJJQ+lKovufFZwruwmTJJfba&#10;edfXq7IMqAo0g90zynwuzsuhPIYqs0Ah4tYsfuiwIXwmyovK0GjsmXGyM8pXa7KenBAI7/b7sbh8&#10;LsrLoTyGJgehwCwuG/CafCbGi/nsEnntbPLVmqxnoFjInoE8F+XlUB5DkxWVgaJULzjs2uSZGC9M&#10;R11YO+EYr+sZLxL4LJCCDFbVIVRk0rnGdkbZoTyGJsPvCrgIZZ/ysouLpwsbOE4oM2HF64x37SaU&#10;r7fJksG35pT0yWtEYc+kyQ7lUQI2fYxNwUH0V0GzmSgvhI5eYK+J3Z/AzShfM6OMYAx4O1KC5Oq6&#10;XnYoM12HfbLKDuYxzDLYa4SGyCDoh9izmVgvoaixv84uv2bMpsKEMoP/NTDLc5FeDuQxNDng+KEc&#10;0VW9/nom0isg2IrkfHCIYWicUb7KKBPqK7CbCGzvgTwX6eVQHkOTVYggIEaxQUgP5JlIr4Azw8Q4&#10;k/yaJhlRfERyfxAcYlt6Bu/agTyGIhMuBGVcDuK8bIjGdCgfSa8AluOCTXYTUdeTXkKIMOTgRHrd&#10;teUepgO5HSg7lMdQZaqwYUhgNKkzEYU1w5Mym60mY8G00+TeNrSvsNsAnGvw14Ih8KbreGEN3KQg&#10;nzTZoTwGfe2HocQgChRXD+WZGC/Ej16aU3YzUdcbZb2hBOaUhyDPRXk5lMcwynC6iMS+lf3oEMsg&#10;T+d5HY2y5Nyth+rvDf8KRhl+F0WA/SBuwK48mw7j1iY7kMdQZKyEIsAZO1f2TPJMjBdCzi6Nk83n&#10;jru+hrtmTPo8BLHZx3iuKC8H8iiKjHXoeg1F0F8pgzQAkw6hWpOshFsO9eomGXNQDCwT8fuhIXZf&#10;8TlsskN5jHEytgBihBOw1V2jTGaivEKsRHeU16tTXsiOw7CJ6mCjXLvb0gyq7FAexSr7YK4Rr0nb&#10;sIFTThPsZn8yzaPnNDkmQkIc+CDOy+U0+Z5ymuhkFz4XA3oNySdOsjTBdp6sSYSEGMaBm+cyIb0C&#10;9aJXvROpzmVCIt2wstF7DbAvcEKQ1sR1G953nUANi0PgayDKpedRThy9dhwchtxmSnke2OQyIV2/&#10;mg9zaxILcwdJcsjEVF7L1/7fgVyk8RK/TSJSHD1zKL+dsBVP1fc6qaNN+rp/0Tv2UfnbffEGU3ZF&#10;VKd36S6tn0z+V+QN1IXKHr6msc6NqE86OTqpQk4lrvw2fAa36W/3sIoM3sTxbvsskhmlscl+2mZV&#10;/FAVSI6pUyqePnqWt7P/lht92ivP3S4tjukz9XFTc2SjHGRxPdN4NkPspzy+3ydZbVPelskOjZBn&#10;1TYtKqTAXCb7u2SFPJ4/r5pgyqqMtROOGiJ7Z10mdbzVh2sk42w+B83cXjAlPhVSl796UeZR7Exk&#10;LCfWyQ+mmRUSgzbJR5WNC7vMa5ffSD/a5os05dQlQ9pGXUj8mgSOJjkujnrZd7vn5q5TuuH3vwMA&#10;AP//AwBQSwMECgAAAAAAAAAhAOFdZOy3EQAAtxEAABQAAABkcnMvbWVkaWEvaW1hZ2UxLnBuZ4lQ&#10;TkcNChoKAAAADUlIRFIAAAKqAAAAlwgCAAAAUpzuZwAAAAZiS0dEAP8A/wD/oL2nkwAAAAlwSFlz&#10;AAAOxAAADsQBlSsOGwAAEVdJREFUeJzt3T9sG+X/wPHP/TZcigR2JVokFwkhEgmEKqtSnaFpBiok&#10;e8IZ2gHUVKhxGYrUNou9kjC4XTpAHKG2UodEqGYAe2mHxAxxpcZiKJKNEAJbohQ1ZoDG6/2Gj/Lo&#10;+Z7/xElaXPK8X0N1uTs/fnrPc8/nnj+XeCLi+77ASZ7nCRXAVZ7nUfQuowK4TBt/AADgFjp/TqP3&#10;7zI6f46jArjM87z/G3YeAADAv43wDwCAcwj/AAA4p1/4L5VKXjelUmnH31ev1zWRVqu140RUs9lc&#10;WFgol8tdjy4sLHieNzk5OcjJ6Kpr6Wez2Xq9vuM0s9ms53kLCwu7z16pVMpms0PPxl7V9fZfWFho&#10;NpuBcwYpBT3T3I/Plec5b0PRbrdNcQcOXblyxfO8sbGxHSSrN91uwgeerp30/pPJ5PPQbl68eHF6&#10;evpZnIw+5ubmRkdHd//0tkvlcjmZTP7000/DzYZrpqenDx8+bD8BYO8JhUK5XE5Ebt68ae9vt9sz&#10;MzMicuHChaFkDE/X1uE/lUr5lnw+LyLT09PtdvvZZw/Dt7KyYkq/0WjE43ERuXv37rDzhX9DJpOx&#10;Sz+dTovIxYsX9WgikfB9f3Z2dqh5xNM3MTEhIpVKpVqtmp3379/XjZ31/mdnZ33fTyQSTyWH2L1t&#10;9/6PHz9u/1gul3WYyOzRUXczHthut3WP53lXrlz5888/AwmaMcZsNttqtXTbjNLX6/Xz58+bE0y3&#10;w/O8QqEgIidOnNjy1xd0PbnVaulAlo77mVpupieq1aqOVo2NjVWrVfs/8jwMfgxFNBrVdsGYnJy0&#10;B/RMCZoJgmq1queMjY11Tr40m029yFroncOw5XJ5bGzMXHZ96CyVSidOnBCRQqFgf3vXkwfJBgYR&#10;jUY/++wzESkUCnq/BAb/7dL0PG9paamzk9C1IDqrTaBhMdXMrm8mKU0tMKrcpzLY+VxaWnrqF2oP&#10;GB0d1Qf9zvCfTqej0ajusWeI7FZUm8qFhQW9zlpDAoP/dosaaN5NKS8tLenR8+fP22NOzWbTtN6d&#10;d7T5FHMNW/N7KBaL0qP3b/oEKysrgUQCJ2h3odP6+rr5CiOVSumG9jjX1tY6P9hoNDrfVe3MvGZD&#10;M9958vr6ulZuW7FY9H2/Vqt1zXDgP6In/9f1unr20a69/1qtpnu0yMzVWF9f10/pCV1LUETy+bzv&#10;+xsbG4FS0NRMlVtcXAx8MJVKbWxsBKqNfnuvk7fMhrP6FL2/eW/avX+lN4Jec/ucztIUkVwuZ6fW&#10;SdMJVBu/o2ExLYP5VNf71NTDPpWh670vHQ2dC/pXAB3/j8fj+uPGxkbgInctU22ftfkNVINMJmN/&#10;XH+0me8KFHeggBqNRp+i74w4phLCJoP0/rWDZUxPT6fTaTP611+9Xp+fnxeRxcVF3/fX19ftsmm3&#10;2zpsaJqYY8eO2R///PPP7XLVKqX/+ptVRINT/2x0nlwoFCqVSuAhZnZ21u4i6FFT1R4/fqyPLJrU&#10;6urqIFdgD9AhE3X48OFKpVIsFkdGRgb57DfffCMiqVRKG4VAe7G8vFypVGSz0a/Vag8fPjRHW63W&#10;6dOnzdGNjY10Ol0oFJaXlxOJhBaZtgiJRKLPyVtmA9vyyiuviMjvv/8e2H///n0tTb1N9JFrZmYm&#10;sFBAmwItIBHZ1sSBCeHHjh37/vvvpeNJUVPrXxnu3bun+VxbW9Na1/VpAIHxfzPyb8b/9GrrZTQP&#10;cL/++qudiN5xU1NTgcSbzebc3Fw8HtfaordzpVKxFxXF43EtQb1hC4WCHv36669FJJVK2X1Ibb3L&#10;5fL8/Lw5pN2VmZmZ3axW3sN2svRvfn5+wKnfX375RUTi8fipU6dEJBwOf/zxx+Zos9nU+9Asyvvk&#10;k0/M0VarpSP2yWTSPHmIyNzc3A7yHHDnzh1NSlPWkeRKpWI3Vfp1ZphrcnIyHA6LyMmTJ3efgf+0&#10;GzduDLj4SwtrampKL2MikbCf//QRKpfL6cPEyMiIvaToxx9/1I3R0VHP8/bt26ePkl0fvPqf3D8b&#10;eCrefvtt3YhEIqVS6dGjR9oEmztIrKYgFAppUxBo8fubnJwMhUIiEg6H33rrLREpFAqTk5OlUmn/&#10;/v2+72tx968MptbFYjHpqHUwYrGYPf6v4T+TyWgRiMjq6qrv+48ePSqVSl0XVptpAm05bdFo1Pf9&#10;77777t69e2YuL+DChQvaMphu4ePHj2XzaX5qakqT1QUoq6uroVBI1wIXCoVIJGK6K7IZiRCw7aV/&#10;+lB/+vRpe06ov0OHDpntffv2dZ5gdpqKJZsl3dXul53rg0Une2lCIKv79+/f5Zf+R9mD/xsbG5lM&#10;plAo6MDMgF588UWzrX1H20svvWS27Yv85MmTrql1Xe0/yMn9s4EB/fXXXyLy2muvBfaHw+G1tTUN&#10;GMlkMplMRiKRbDZrj6jZTcHrr7+uG33u9ICDBw+a7fHxcdMp1K8zE/mDVIZetQ62M2fOiMjNmzfN&#10;mn+786NT7Hrxu7aoR44c6ZVyu93OZrORSEQ/3vWcXuWiEd2+nY2u8wLSbbAKsoPefywW0zmbR48e&#10;Sbcy+PvvvwN77BFdM4FkMzvtluLAgQO6YaYDjc5nye0KzFgb4+Pju0x5bwuFQh9++KGIaHdKrGJS&#10;gfLVYGA3xxo8bHaF+eeff8y2qVqBMrp9+3ZnxvqfPEg2MIh2u61F/+qrr3YejcViq6urujhDY/Pc&#10;3Ny3335rTnj48KG5x3/77TfdOHDgwAsvvBBIqlcIt2m3r9FoFItFnRPUbkn/yvDyyy9L71oHmy70&#10;rlQqX3zxhYjE4/GjR4/qoXq9rjMsi4uLOv6/rZSXl5d18L9YLDYajV4rrrrqvJ2Nw4cPS7cFK+fO&#10;ndtW9hyx7fBfr9ft4XfTRda1l/V6XR8S1RtvvCEilUpFn8pbrdZXX31ljkajUS1Is07EnggMh8Ma&#10;pG/duqVNhr4CcOXKFTs/gzQTnSfrM6wZxNbH2J29zeKaW7duyeYdKJvd6GKxqGUUWPKj04TmOpdK&#10;JfPcIJuvD5mZOdOgKDOYbCqPLuS2l/KaJ8v+J/fPBgbUarX0Dk2lUjpybjNvbayvrycSiYmJCb1/&#10;7UBrAkm73damIJVKhcNhM+ynM/qtVuvGjRv9M2OWlEcikUQi8f777+v+J0+e9K8Mo6OjIjIzM6Pj&#10;l/V6/dq1a7u6LnvXyMiI3unaqp85c8aUlBkoHRsbi8Vi211gr93xQ4cOTUxMRKPRbS3H+eCDD0Tk&#10;xo0bOgxsXhJpNps6JTQ3N6eFW61WzaFtZc8hfg99isSswem63Fes5y9dPtqp68p/MyO75cp//39X&#10;eGpqNnvlf+fJg6z8N2naR/2OVxv+0/pXgF6lL1ut/pXNMZteY3G9Vv5rMW258t//37qhqfU5uX82&#10;nNWn6P2+t7+5BwMr/7su2LaXW3bedGZqqXMduNKj9tJd1bVMTYn3qQy98snK/67sK2kPxJq1foYW&#10;rrYMZpm2nZS98t+82RH4uNaW/u8TmfePbGZ5Pyv/ByQ7W/qXy+Xy+bw+BoZCoevXr5vbyYzCGZcv&#10;XzZ7crlcoNQTiYRpZXK53NWrV3Vbh+9isdja2popzkwmU6vVzEqiTz/9VCtBPB7vHDwMCJwcDoeX&#10;lpbMo0kqlVpZWeH3UQwiHo/b1yqRSJjyzWQygSe2aDRaq9W0eugH7VY+FAotLS3pnng8vra2prOA&#10;ZkLh1KlTxWLR3Or5fN5UvFgsZopP56H7nNw/GxhcPp9vNBr2aj4jFArl83k7WgRuWBE5dOjQ2tqa&#10;XRBmuu3ixYumUPL5/JbdQS1Tu3dhl3ifyqD5NN+1uLjImyB9mDHRVCplv+9jL/XQm1dXUA74SpRZ&#10;uiEi6XS60Wi8++67IvLgwYMtPxuNRu3WW0SKxeLly5d1++rVq3YltA8hYMh/7l1/rUcqldJpuXK5&#10;rEtAezUxeLr0+g+rApRKJY33Ggba7falS5fm5+dzuRx37L/A48+9u40K4DJvuK2/iCwsLHS+MZJO&#10;p7/88suh5Mc1w60ArVYrEol07l9bW+ucWsZTR+vvOCqAyzzPG/If/D137lxg5G1xcdFMAWBvC4fD&#10;tVrNHodPp9PEfgD4Fwy594/hGvrwD4aIzp/jqAAuG37vHwAAAAAAPHOM/TqNwX+XMfbrOCqAyxj8&#10;BwDARYR/AACcQ/gHAMA5hH8AAJxD+AcAwDmEfwAAnEP4BwDAOYR/AACcQ/gHAMA5hH8AAJxD+AcA&#10;wDmEfwAAnEP4BwDAOYR/AACcQ/gHAMA5hH8AAJxD+AcAwDmEfwAAnEP4BwDAOYR/AACcQ/gHAMA5&#10;hH8AAJxD+AcAwDmEfwAAnEP4BwDAOYR/AACcQ/gHAAAAAGCv80TE9/1hZwPD4XlUAHd5nkfRu4wK&#10;4DLP8xj8BwDAOYR/AACcQ/gHAMA5hH8AAJxD+AcAwDmEfwAAnEP4BwDAOYR/AACcQ/gHAMA5hH8A&#10;AJxD+AcAwDmEfwAAnEP4BwDAOYR/AACcQ/gHAMA5hH8AAJxD+AcAwDmEfwAAnEP4BwAAAABgr/NE&#10;xPf9YWcDw+F5VAB3eZ5H0buMCuAyz/MY/AcAwDmEfwAAnEP4BwDAOYR/AACcQ/gHAMA5hH8AAJxD&#10;+AcAwDmEfwAAnEP4BwDAOYR/AACcQ/gHAMA5hH8AAJxD+AcAwDmEfwAAnEP4BwDAOYR/AACcQ/gH&#10;AMA5hH8AAJxD+AcAwDmEfwAAnEP4BwDAOYR/AACcQ/gHAAAAAGCv80TE9/1hZwPD4XlUAHd5nkfR&#10;u4wK4DLP8xj8BwDAOYR/AACcQ/gHAMA5hH8AAJxD+AcAwDmEfwAAnEP4BwDAOYR/AACcQ/gHAMA5&#10;hH8AAJxD+AcAwDmEfwAAnEP4BwDAOYR/AACcQ/gHAMA5hH8AAJxD+AcAwDmEfwAAnEP4BwDAOYR/&#10;AACcQ/gHAMA5hH8AAJxD+AcAwDmEfwAAAAAA9jpPRHzfH3Y2MByeRwVwl+d5FL3LqAAu8zyPwX8A&#10;AJxD+AcAwDmEfwAAnNMz/JfLZa+3er2up7Xb7VKpNDY2Zg6VSqVWq2XSmZyc7JVINpu1v3FhYcEc&#10;arfbnYcC5wMAgJ3ZVe+/1Wp99NFHyWSyUqmYnclkMhKJmOeDwd28edNsLy8v7yZjAACgj57hf3x8&#10;3N+UyWREJJ/Pmz0jIyMiMj09XSgU4vH4ysqK7m80Gul0WkTOnj2rYwC3b9/WQ7VaTVNeX1/XPbOz&#10;s+brqtWqPkPk83kRKRaLz/A/DQCA23be+69Wq4VCQUSuX78+Pj6uO6PR6NWrV1OpVKVSuXv37uCp&#10;aXc/k8kcP35cRObn55vN5o7zBgAA+th5+P/5559FJJ1O60iAEQqFJicnRaRcLg+YVLvdnpmZEZGT&#10;J0+OjIykUikRWV1d3XHeAABAHzsP/w8ePBCRI0eOdB46ePCgiMzPzw+Y1P3793Xj6NGjIjI1NSUi&#10;165d23HeAABAH8/Fi3937twRkVwuFwqFROTYsWMiUqlUqtXqkHMGAMBetPPw/84774jIDz/80Hno&#10;jz/+EBFdA7ilVqs1NzcnIjMzM/rWXyQS0UOs/wcA4FnYefh/8803RWR+fj7wjl+73dZxe7MesL97&#10;9+71OjQzMxP4BQAAAGD3dh7+Y7GYrtE7e/asWeVXr9cvXbqkr/C99957g6Sj7/jlcjnf0mg09CgD&#10;AAAAPHW7mvvP5/P6jt+JEyd03H50dFRX/NVqtXA4vGUKzWZTzx8dHbX3R6NRnTuwfwHA3Nxc4PcG&#10;6isGAABgW3YV/sPh8O3bt4vFYjweNzsXFxfX19cDbwP2oq8PiMjExETgUDKZFH4BAAAAzwB/7t1p&#10;nkcFcBd/7t1xVACXeZ73XLz4BwAA/k2EfwAAnEP4BwDAOYR/AACcQ/gHAMA5hH8AAJxD+AcAwDmE&#10;fwAAAAAA9rr/B9diW8j18v2qAAAAAElFTkSuQmCCUEsDBBQABgAIAAAAIQARnLTg4QAAAAsBAAAP&#10;AAAAZHJzL2Rvd25yZXYueG1sTI9NS8NAEIbvgv9hGcFbu/mg2sZsSinqqQi2gnibZqdJaHY2ZLdJ&#10;+u/dnvT4Mg/vPG++nkwrBupdY1lBPI9AEJdWN1wp+Dq8zZYgnEfW2FomBVdysC7u73LMtB35k4a9&#10;r0QoYZehgtr7LpPSlTUZdHPbEYfbyfYGfYh9JXWPYyg3rUyi6EkabDh8qLGjbU3leX8xCt5HHDdp&#10;/Drszqft9eew+PjexaTU48O0eQHhafJ/MNz0gzoUweloL6ydaENOkzSgCmbJCsQNiFZJWHdUsHxO&#10;FyCLXP7fUPwCAAD//wMAUEsDBBQABgAIAAAAIQCqJg6+vAAAACEBAAAZAAAAZHJzL19yZWxzL2Uy&#10;b0RvYy54bWwucmVsc4SPQWrDMBBF94XcQcw+lp1FKMWyN6HgbUgOMEhjWcQaCUkt9e0jyCaBQJfz&#10;P/89ph///Cp+KWUXWEHXtCCIdTCOrYLr5Xv/CSIXZINrYFKwUYZx2H30Z1qx1FFeXMyiUjgrWEqJ&#10;X1JmvZDH3IRIXJs5JI+lnsnKiPqGluShbY8yPTNgeGGKyShIk+lAXLZYzf+zwzw7TaegfzxxeaOQ&#10;zld3BWKyVBR4Mg4fYddEtiCHXr48NtwBAAD//wMAUEsBAi0AFAAGAAgAAAAhALGCZ7YKAQAAEwIA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAA7AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA6GJs&#10;mWwJAAC2eAAADgAAAAAAAAAAAAAAAAA6AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAKAAAAAAAAACEA&#10;4V1k7LcRAAC3EQAAFAAAAAAAAAAAAAAAAADSCwAAZHJzL21lZGlhL2ltYWdlMS5wbmdQSwECLQAU&#10;AAYACAAAACEAEZy04OEAAAALAQAADwAAAAAAAAAAAAAAAAC7HQAAZHJzL2Rvd25yZXYueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAKomDr68AAAAIQEAABkAAAAAAAAAAAAAAAAAyR4AAGRycy9fcmVscy9lMm9E&#10;b2MueG1sLnJlbHNQSwUGAAAAAAYABgB8AQAAvB8AAAAA&#10;">
+              <v:group w14:anchorId="6CC8DF2A" id="Group 10" o:spid="_x0000_s1026" style="position:absolute;margin-left:66.15pt;margin-top:-1.45pt;width:479.85pt;height:438.2pt;z-index:-17944;mso-position-horizontal-relative:page" coordorigin="1323,-29" coordsize="9597,8764" o:gfxdata="UEsDBBQABgAIAAAAIQCxgme2CgEAABMCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRwU7DMAyG&#10;70i8Q5QralN2QAit3YGOIyA0HiBK3DaicaI4lO3tSbpNgokh7Rjb3+8vyXK1tSObIJBxWPPbsuIM&#10;UDltsK/5++apuOeMokQtR4dQ8x0QXzXXV8vNzgOxRCPVfIjRPwhBagArqXQeMHU6F6yM6Rh64aX6&#10;kD2IRVXdCeUwAsYi5gzeLFvo5OcY2XqbynsTjz1nj/u5vKrmxmY+18WfRICRThDp/WiUjOluYkJ9&#10;4lUcnMpEzjM0GE83SfzMhtz57fRzwYF7SY8ZjAb2KkN8ljaZCx1IwMK1TpX/Z2RJS4XrOqOgbAOt&#10;Z+rodC5buy8MMF0a3ibsDaZjupi/tPkGAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrb&#10;Ub/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG&#10;5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nT&#10;NEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMA&#10;UEsDBBQABgAIAAAAIQDoYmyZbAkAALZ4AAAOAAAAZHJzL2Uyb0RvYy54bWzsXe1u2zgW/b/AvoPg&#10;/23EL1E0mg6KdqYYoLtb7Mw+gCLLtjC2pJWUONmnn0NSliXFnmY8kYRiGSCJZH2Y5LmX9/Lwkvfd&#10;D4/7nfeQlFWaZ7cL8tZfeEkW56s029wu/vPrT2/ChVfVUbaKdnmW3C6ekmrxw/u//+3doVgmNN/m&#10;u1VSenhJVi0Pxe1iW9fF8uamirfJPqre5kWS4eI6L/dRjdNyc7MqowPevt/dUN8Pbg55uSrKPE6q&#10;Cp9+shcX78371+skrv+1XldJ7e1uFyhbbf6W5u+d/nvz/l203JRRsU3jphjRFaXYR2mGL21f9Smq&#10;I+++TJ+9ap/GZV7l6/ptnO9v8vU6jRNTB9SG+IPafC7z+8LUZbM8bIq2mdC0g3a6+rXxPx8+l8Uv&#10;xdfSlh6HX/L4twrtcnMoNsvudX2+sTd7d4d/5CvgGd3Xuan447rc61egSt6jad+ntn2Tx9qL8WHg&#10;K+4rsfBiXBMiEIQ3CMRbwKSfI4yyhYfLb6iy4MTbH5vHlVDSPhvKgOurN9HSfq8pa1M2jT2EqTq1&#10;V/XX2uuXbVQkBoZKt8fX0ktXKKlQirKQqIWXRXs0xb8hbFG22SWeJLpwuhS4/di2lW1YL8s/bnFb&#10;8qEs88M2iVYonbkfdeg8oE8qwPLNlkaL0X6LHZubQOB1S+N/t62iZVFW9eck33v64HZRouAGw+jh&#10;S1XbW4+3aEirfJeufkp3O3NSbu4+7krvIdIaZX6at/du22X65izXj9k36k9MFXWtbOvc5asn1LDM&#10;rVqiG8HBNi//t/AOUMnbRfXf+6hMFt7u5wytpAiHvHi1OeFCUpyU3St33StRFuNVt4t64dnDj7XV&#10;+/uiTDdbfBMxlc7yD5DhdWoqrlvdlqopLMRoKnmiIeOhlCE/CtSXNIMsGfAa0fiYWT2NH7NGT1tx&#10;MkL661MBQexJk33kT0gTO0qT0bBoeZQmJST6ci1P3xCnHYr9R+LUCkW03GXewXQLgXmgJ0HVywQN&#10;XWS2goRFS61LPzbHdZTu7DG6iIuSpwVTt8x0INOQoxcLKTlifOo0AtPfNUCP3mn4SvcO3X72iLPr&#10;Nb6rXoMowljgS1hNa4ZMrxGEHQs0Ra9B0TdoaYI5NMp4lKbGBFFrElt7/cwGuU5Du68XPA2fBj5R&#10;VMD76WIsp8UYXQZcNwdyMYo7GVIa0jAkQR/jYFqMWaPHVNDzeiz6frfT49W5gdt5PRbSD5UUGNj0&#10;1FhMC3Grxg7jvzSKPo8xJVT48PC0F9Xtq43aTOjFN3osfNOBnLz4oz22+u3s8R8TMOcxxiiUCKHY&#10;QI/ZTHrsMB5BjyXzue8LOXC5jFWcXo2lMP68U+OWGP5ThOd5NQ4Cn1PBxMDj6nJ3E4ycWnPsMB5B&#10;jYkKuGJS8ZZwscPjqUm1xhwTcPwX/GrjBTp7fI09JhzEKXR5ALLoEmpTarJDeYz5Fh5wn8K9Bj3d&#10;caytYZzeIhMaGI11Jvk1TTLxfa4IYarvWoP4Aqk4HcitTXYoj6HJhIiQMEFp37mGIzYpykeuiwhi&#10;5OuMKjuy6wVRCue9a0LCQCqfhuCMu/31XGyXQ3kUVVaSBAET/sAqz0R3EWnnmc6oshm5O//6Gv8a&#10;iuyHnIR9SlPMxXc5kMfQZOoHoSQsHGryTIwX9REHdnYm2THXLwkdPG+UFSOYYcRv3ybPRXk5kMfQ&#10;5DCkgUJo5cAkz0R5wcu/NFB2lNf13jUTggRSBv0hFJ+L8nIoj6HJRJJQ+lKovufFZwruwmTJJfba&#10;edfXq7IMqAo0g90zynwuzsuhPIYqs0Ah4tYsfuiwIXwmyovK0GjsmXGyM8pXa7KenBAI7/b7sbh8&#10;LsrLoTyGJgehwCwuG/CafCbGi/nsEnntbPLVmqxnoFjInoE8F+XlUB5DkxWVgaJULzjs2uSZGC9M&#10;R11YO+EYr+sZLxL4LJCCDFbVIVRk0rnGdkbZoTyGJsPvCrgIZZ/ysouLpwsbOE4oM2HF64x37SaU&#10;r7fJksG35pT0yWtEYc+kyQ7lUQI2fYxNwUH0V0GzmSgvhI5eYK+J3Z/AzShfM6OMYAx4O1KC5Oq6&#10;XnYoM12HfbLKDuYxzDLYa4SGyCDoh9izmVgvoaixv84uv2bMpsKEMoP/NTDLc5FeDuQxNDng+KEc&#10;0VW9/nom0isg2IrkfHCIYWicUb7KKBPqK7CbCGzvgTwX6eVQHkOTVYggIEaxQUgP5JlIr4Azw8Q4&#10;k/yaJhlRfERyfxAcYlt6Bu/agTyGIhMuBGVcDuK8bIjGdCgfSa8AluOCTXYTUdeTXkKIMOTgRHrd&#10;teUepgO5HSg7lMdQZaqwYUhgNKkzEYU1w5Mym60mY8G00+TeNrSvsNsAnGvw14Ih8KbreGEN3KQg&#10;nzTZoTwGfe2HocQgChRXD+WZGC/Ej16aU3YzUdcbZb2hBOaUhyDPRXk5lMcwynC6iMS+lf3oEMsg&#10;T+d5HY2y5Nyth+rvDf8KRhl+F0WA/SBuwK48mw7j1iY7kMdQZKyEIsAZO1f2TPJMjBdCzi6Nk83n&#10;jru+hrtmTPo8BLHZx3iuKC8H8iiKjHXoeg1F0F8pgzQAkw6hWpOshFsO9eomGXNQDCwT8fuhIXZf&#10;8TlsskN5jHEytgBihBOw1V2jTGaivEKsRHeU16tTXsiOw7CJ6mCjXLvb0gyq7FAexSr7YK4Rr0nb&#10;sIFTThPsZn8yzaPnNDkmQkIc+CDOy+U0+Z5ymuhkFz4XA3oNySdOsjTBdp6sSYSEGMaBm+cyIb0C&#10;9aJXvROpzmVCIt2wstF7DbAvcEKQ1sR1G953nUANi0PgayDKpedRThy9dhwchtxmSnke2OQyIV2/&#10;mg9zaxILcwdJcsjEVF7L1/7fgVyk8RK/TSJSHD1zKL+dsBVP1fc6qaNN+rp/0Tv2UfnbffEGU3ZF&#10;VKd36S6tn0z+V+QN1IXKHr6msc6NqE86OTqpQk4lrvw2fAa36W/3sIoM3sTxbvsskhmlscl+2mZV&#10;/FAVSI6pUyqePnqWt7P/lht92ivP3S4tjukz9XFTc2SjHGRxPdN4NkPspzy+3ydZbVPelskOjZBn&#10;1TYtKqTAXCb7u2SFPJ4/r5pgyqqMtROOGiJ7Z10mdbzVh2sk42w+B83cXjAlPhVSl796UeZR7Exk&#10;LCfWyQ+mmRUSgzbJR5WNC7vMa5ffSD/a5os05dQlQ9pGXUj8mgSOJjkujnrZd7vn5q5TuuH3vwMA&#10;AP//AwBQSwMECgAAAAAAAAAhAOFdZOy3EQAAtxEAABQAAABkcnMvbWVkaWEvaW1hZ2UxLnBuZ4lQ&#10;TkcNChoKAAAADUlIRFIAAAKqAAAAlwgCAAAAUpzuZwAAAAZiS0dEAP8A/wD/oL2nkwAAAAlwSFlz&#10;AAAOxAAADsQBlSsOGwAAEVdJREFUeJzt3T9sG+X/wPHP/TZcigR2JVokFwkhEgmEKqtSnaFpBiok&#10;e8IZ2gHUVKhxGYrUNou9kjC4XTpAHKG2UodEqGYAe2mHxAxxpcZiKJKNEAJbohQ1ZoDG6/2Gj/Lo&#10;+Z7/xElaXPK8X0N1uTs/fnrPc8/nnj+XeCLi+77ASZ7nCRXAVZ7nUfQuowK4TBt/AADgFjp/TqP3&#10;7zI6f46jArjM87z/G3YeAADAv43wDwCAcwj/AAA4p1/4L5VKXjelUmnH31ev1zWRVqu140RUs9lc&#10;WFgol8tdjy4sLHieNzk5OcjJ6Kpr6Wez2Xq9vuM0s9ms53kLCwu7z16pVMpms0PPxl7V9fZfWFho&#10;NpuBcwYpBT3T3I/Plec5b0PRbrdNcQcOXblyxfO8sbGxHSSrN91uwgeerp30/pPJ5PPQbl68eHF6&#10;evpZnIw+5ubmRkdHd//0tkvlcjmZTP7000/DzYZrpqenDx8+bD8BYO8JhUK5XE5Ebt68ae9vt9sz&#10;MzMicuHChaFkDE/X1uE/lUr5lnw+LyLT09PtdvvZZw/Dt7KyYkq/0WjE43ERuXv37rDzhX9DJpOx&#10;Sz+dTovIxYsX9WgikfB9f3Z2dqh5xNM3MTEhIpVKpVqtmp3379/XjZ31/mdnZ33fTyQSTyWH2L1t&#10;9/6PHz9u/1gul3WYyOzRUXczHthut3WP53lXrlz5888/AwmaMcZsNttqtXTbjNLX6/Xz58+bE0y3&#10;w/O8QqEgIidOnNjy1xd0PbnVaulAlo77mVpupieq1aqOVo2NjVWrVfs/8jwMfgxFNBrVdsGYnJy0&#10;B/RMCZoJgmq1queMjY11Tr40m029yFroncOw5XJ5bGzMXHZ96CyVSidOnBCRQqFgf3vXkwfJBgYR&#10;jUY/++wzESkUCnq/BAb/7dL0PG9paamzk9C1IDqrTaBhMdXMrm8mKU0tMKrcpzLY+VxaWnrqF2oP&#10;GB0d1Qf9zvCfTqej0ajusWeI7FZUm8qFhQW9zlpDAoP/dosaaN5NKS8tLenR8+fP22NOzWbTtN6d&#10;d7T5FHMNW/N7KBaL0qP3b/oEKysrgUQCJ2h3odP6+rr5CiOVSumG9jjX1tY6P9hoNDrfVe3MvGZD&#10;M9958vr6ulZuW7FY9H2/Vqt1zXDgP6In/9f1unr20a69/1qtpnu0yMzVWF9f10/pCV1LUETy+bzv&#10;+xsbG4FS0NRMlVtcXAx8MJVKbWxsBKqNfnuvk7fMhrP6FL2/eW/avX+lN4Jec/ucztIUkVwuZ6fW&#10;SdMJVBu/o2ExLYP5VNf71NTDPpWh670vHQ2dC/pXAB3/j8fj+uPGxkbgInctU22ftfkNVINMJmN/&#10;XH+0me8KFHeggBqNRp+i74w4phLCJoP0/rWDZUxPT6fTaTP611+9Xp+fnxeRxcVF3/fX19ftsmm3&#10;2zpsaJqYY8eO2R///PPP7XLVKqX/+ptVRINT/2x0nlwoFCqVSuAhZnZ21u4i6FFT1R4/fqyPLJrU&#10;6urqIFdgD9AhE3X48OFKpVIsFkdGRgb57DfffCMiqVRKG4VAe7G8vFypVGSz0a/Vag8fPjRHW63W&#10;6dOnzdGNjY10Ol0oFJaXlxOJhBaZtgiJRKLPyVtmA9vyyiuviMjvv/8e2H///n0tTb1N9JFrZmYm&#10;sFBAmwItIBHZ1sSBCeHHjh37/vvvpeNJUVPrXxnu3bun+VxbW9Na1/VpAIHxfzPyb8b/9GrrZTQP&#10;cL/++qudiN5xU1NTgcSbzebc3Fw8HtfaordzpVKxFxXF43EtQb1hC4WCHv36669FJJVK2X1Ibb3L&#10;5fL8/Lw5pN2VmZmZ3axW3sN2svRvfn5+wKnfX375RUTi8fipU6dEJBwOf/zxx+Zos9nU+9Asyvvk&#10;k0/M0VarpSP2yWTSPHmIyNzc3A7yHHDnzh1NSlPWkeRKpWI3Vfp1ZphrcnIyHA6LyMmTJ3efgf+0&#10;GzduDLj4SwtrampKL2MikbCf//QRKpfL6cPEyMiIvaToxx9/1I3R0VHP8/bt26ePkl0fvPqf3D8b&#10;eCrefvtt3YhEIqVS6dGjR9oEmztIrKYgFAppUxBo8fubnJwMhUIiEg6H33rrLREpFAqTk5OlUmn/&#10;/v2+72tx968MptbFYjHpqHUwYrGYPf6v4T+TyWgRiMjq6qrv+48ePSqVSl0XVptpAm05bdFo1Pf9&#10;77777t69e2YuL+DChQvaMphu4ePHj2XzaX5qakqT1QUoq6uroVBI1wIXCoVIJGK6K7IZiRCw7aV/&#10;+lB/+vRpe06ov0OHDpntffv2dZ5gdpqKJZsl3dXul53rg0Une2lCIKv79+/f5Zf+R9mD/xsbG5lM&#10;plAo6MDMgF588UWzrX1H20svvWS27Yv85MmTrql1Xe0/yMn9s4EB/fXXXyLy2muvBfaHw+G1tTUN&#10;GMlkMplMRiKRbDZrj6jZTcHrr7+uG33u9ICDBw+a7fHxcdMp1K8zE/mDVIZetQ62M2fOiMjNmzfN&#10;mn+786NT7Hrxu7aoR44c6ZVyu93OZrORSEQ/3vWcXuWiEd2+nY2u8wLSbbAKsoPefywW0zmbR48e&#10;Sbcy+PvvvwN77BFdM4FkMzvtluLAgQO6YaYDjc5nye0KzFgb4+Pju0x5bwuFQh9++KGIaHdKrGJS&#10;gfLVYGA3xxo8bHaF+eeff8y2qVqBMrp9+3ZnxvqfPEg2MIh2u61F/+qrr3YejcViq6urujhDY/Pc&#10;3Ny3335rTnj48KG5x3/77TfdOHDgwAsvvBBIqlcIt2m3r9FoFItFnRPUbkn/yvDyyy9L71oHmy70&#10;rlQqX3zxhYjE4/GjR4/qoXq9rjMsi4uLOv6/rZSXl5d18L9YLDYajV4rrrrqvJ2Nw4cPS7cFK+fO&#10;ndtW9hyx7fBfr9ft4XfTRda1l/V6XR8S1RtvvCEilUpFn8pbrdZXX31ljkajUS1Is07EnggMh8Ma&#10;pG/duqVNhr4CcOXKFTs/gzQTnSfrM6wZxNbH2J29zeKaW7duyeYdKJvd6GKxqGUUWPKj04TmOpdK&#10;JfPcIJuvD5mZOdOgKDOYbCqPLuS2l/KaJ8v+J/fPBgbUarX0Dk2lUjpybjNvbayvrycSiYmJCb1/&#10;7UBrAkm73damIJVKhcNhM+ynM/qtVuvGjRv9M2OWlEcikUQi8f777+v+J0+e9K8Mo6OjIjIzM6Pj&#10;l/V6/dq1a7u6LnvXyMiI3unaqp85c8aUlBkoHRsbi8Vi211gr93xQ4cOTUxMRKPRbS3H+eCDD0Tk&#10;xo0bOgxsXhJpNps6JTQ3N6eFW61WzaFtZc8hfg99isSswem63Fes5y9dPtqp68p/MyO75cp//39X&#10;eGpqNnvlf+fJg6z8N2naR/2OVxv+0/pXgF6lL1ut/pXNMZteY3G9Vv5rMW258t//37qhqfU5uX82&#10;nNWn6P2+t7+5BwMr/7su2LaXW3bedGZqqXMduNKj9tJd1bVMTYn3qQy98snK/67sK2kPxJq1foYW&#10;rrYMZpm2nZS98t+82RH4uNaW/u8TmfePbGZ5Pyv/ByQ7W/qXy+Xy+bw+BoZCoevXr5vbyYzCGZcv&#10;XzZ7crlcoNQTiYRpZXK53NWrV3Vbh+9isdja2popzkwmU6vVzEqiTz/9VCtBPB7vHDwMCJwcDoeX&#10;lpbMo0kqlVpZWeH3UQwiHo/b1yqRSJjyzWQygSe2aDRaq9W0eugH7VY+FAotLS3pnng8vra2prOA&#10;ZkLh1KlTxWLR3Or5fN5UvFgsZopP56H7nNw/GxhcPp9vNBr2aj4jFArl83k7WgRuWBE5dOjQ2tqa&#10;XRBmuu3ixYumUPL5/JbdQS1Tu3dhl3ifyqD5NN+1uLjImyB9mDHRVCplv+9jL/XQm1dXUA74SpRZ&#10;uiEi6XS60Wi8++67IvLgwYMtPxuNRu3WW0SKxeLly5d1++rVq3YltA8hYMh/7l1/rUcqldJpuXK5&#10;rEtAezUxeLr0+g+rApRKJY33Ggba7falS5fm5+dzuRx37L/A48+9u40K4DJvuK2/iCwsLHS+MZJO&#10;p7/88suh5Mc1w60ArVYrEol07l9bW+ucWsZTR+vvOCqAyzzPG/If/D137lxg5G1xcdFMAWBvC4fD&#10;tVrNHodPp9PEfgD4Fwy594/hGvrwD4aIzp/jqAAuG37vHwAAAAAAPHOM/TqNwX+XMfbrOCqAyxj8&#10;BwDARYR/AACcQ/gHAMA5hH8AAJxD+AcAwDmEfwAAnEP4BwDAOYR/AACcQ/gHAMA5hH8AAJxD+AcA&#10;wDmEfwAAnEP4BwDAOYR/AACcQ/gHAMA5hH8AAJxD+AcAwDmEfwAAnEP4BwDAOYR/AACcQ/gHAMA5&#10;hH8AAJxD+AcAwDmEfwAAnEP4BwDAOYR/AACcQ/gHAAAAAGCv80TE9/1hZwPD4XlUAHd5nkfRu4wK&#10;4DLP8xj8BwDAOYR/AACcQ/gHAMA5hH8AAJxD+AcAwDmEfwAAnEP4BwDAOYR/AACcQ/gHAMA5hH8A&#10;AJxD+AcAwDmEfwAAnEP4BwDAOYR/AACcQ/gHAMA5hH8AAJxD+AcAwDmEfwAAnEP4BwAAAABgr/NE&#10;xPf9YWcDw+F5VAB3eZ5H0buMCuAyz/MY/AcAwDmEfwAAnEP4BwDAOYR/AACcQ/gHAMA5hH8AAJxD&#10;+AcAwDmEfwAAnEP4BwDAOYR/AACcQ/gHAMA5hH8AAJxD+AcAwDmEfwAAnEP4BwDAOYR/AACcQ/gH&#10;AMA5hH8AAJxD+AcAwDmEfwAAnEP4BwDAOYR/AACcQ/gHAAAAAGCv80TE9/1hZwPD4XlUAHd5nkfR&#10;u4wK4DLP8xj8BwDAOYR/AACcQ/gHAMA5hH8AAJxD+AcAwDmEfwAAnEP4BwDAOYR/AACcQ/gHAMA5&#10;hH8AAJxD+AcAwDmEfwAAnEP4BwDAOYR/AACcQ/gHAMA5hH8AAJxD+AcAwDmEfwAAnEP4BwDAOYR/&#10;AACcQ/gHAMA5hH8AAJxD+AcAwDmEfwAAAAAA9jpPRHzfH3Y2MByeRwVwl+d5FL3LqAAu8zyPwX8A&#10;AJxD+AcAwDmEfwAAnNMz/JfLZa+3er2up7Xb7VKpNDY2Zg6VSqVWq2XSmZyc7JVINpu1v3FhYcEc&#10;arfbnYcC5wMAgJ3ZVe+/1Wp99NFHyWSyUqmYnclkMhKJmOeDwd28edNsLy8v7yZjAACgj57hf3x8&#10;3N+UyWREJJ/Pmz0jIyMiMj09XSgU4vH4ysqK7m80Gul0WkTOnj2rYwC3b9/WQ7VaTVNeX1/XPbOz&#10;s+brqtWqPkPk83kRKRaLz/A/DQCA23be+69Wq4VCQUSuX78+Pj6uO6PR6NWrV1OpVKVSuXv37uCp&#10;aXc/k8kcP35cRObn55vN5o7zBgAA+th5+P/5559FJJ1O60iAEQqFJicnRaRcLg+YVLvdnpmZEZGT&#10;J0+OjIykUikRWV1d3XHeAABAHzsP/w8ePBCRI0eOdB46ePCgiMzPzw+Y1P3793Xj6NGjIjI1NSUi&#10;165d23HeAABAH8/Fi3937twRkVwuFwqFROTYsWMiUqlUqtXqkHMGAMBetPPw/84774jIDz/80Hno&#10;jz/+EBFdA7ilVqs1NzcnIjMzM/rWXyQS0UOs/wcA4FnYefh/8803RWR+fj7wjl+73dZxe7MesL97&#10;9+71OjQzMxP4BQAAAGD3dh7+Y7GYrtE7e/asWeVXr9cvXbqkr/C99957g6Sj7/jlcjnf0mg09CgD&#10;AAAAPHW7mvvP5/P6jt+JEyd03H50dFRX/NVqtXA4vGUKzWZTzx8dHbX3R6NRnTuwfwHA3Nxc4PcG&#10;6isGAABgW3YV/sPh8O3bt4vFYjweNzsXFxfX19cDbwP2oq8PiMjExETgUDKZFH4BAAAAzwB/7t1p&#10;nkcFcBd/7t1xVACXeZ73XLz4BwAA/k2EfwAAnEP4BwDAOYR/AACcQ/gHAMA5hH8AAJxD+AcAwDmE&#10;fwAAAAAA9rr/B9diW8j18v2qAAAAAElFTkSuQmCCUEsDBBQABgAIAAAAIQARnLTg4QAAAAsBAAAP&#10;AAAAZHJzL2Rvd25yZXYueG1sTI9NS8NAEIbvgv9hGcFbu/mg2sZsSinqqQi2gnibZqdJaHY2ZLdJ&#10;+u/dnvT4Mg/vPG++nkwrBupdY1lBPI9AEJdWN1wp+Dq8zZYgnEfW2FomBVdysC7u73LMtB35k4a9&#10;r0QoYZehgtr7LpPSlTUZdHPbEYfbyfYGfYh9JXWPYyg3rUyi6EkabDh8qLGjbU3leX8xCt5HHDdp&#10;/Drszqft9eew+PjexaTU48O0eQHhafJ/MNz0gzoUweloL6ydaENOkzSgCmbJCsQNiFZJWHdUsHxO&#10;FyCLXP7fUPwCAAD//wMAUEsDBBQABgAIAAAAIQCqJg6+vAAAACEBAAAZAAAAZHJzL19yZWxzL2Uy&#10;b0RvYy54bWwucmVsc4SPQWrDMBBF94XcQcw+lp1FKMWyN6HgbUgOMEhjWcQaCUkt9e0jyCaBQJfz&#10;P/89ph///Cp+KWUXWEHXtCCIdTCOrYLr5Xv/CSIXZINrYFKwUYZx2H30Z1qx1FFeXMyiUjgrWEqJ&#10;X1JmvZDH3IRIXJs5JI+lnsnKiPqGluShbY8yPTNgeGGKyShIk+lAXLZYzf+zwzw7TaegfzxxeaOQ&#10;zld3BWKyVBR4Mg4fYddEtiCHXr48NtwBAAD//wMAUEsBAi0AFAAGAAgAAAAhALGCZ7YKAQAAEwIA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAA7AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA6GJs&#10;mWwJAAC2eAAADgAAAAAAAAAAAAAAAAA6AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAKAAAAAAAAACEA&#10;4V1k7LcRAAC3EQAAFAAAAAAAAAAAAAAAAADSCwAAZHJzL21lZGlhL2ltYWdlMS5wbmdQSwECLQAU&#10;AAYACAAAACEAEZy04OEAAAALAQAADwAAAAAAAAAAAAAAAAC7HQAAZHJzL2Rvd25yZXYueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAKomDr68AAAAIQEAABkAAAAAAAAAAAAAAAAAyR4AAGRycy9fcmVscy9lMm9E&#10;b2MueG1sLnJlbHNQSwUGAAAAAAYABgB8AQAAvB8AAAAA&#10;">
                 <v:rect id="Rectangle 71" o:spid="_x0000_s1027" style="position:absolute;left:1322;top:-29;width:10;height:10;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQB0Ry3MyAAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/Pa8Iw&#10;FL4P9j+EJ3ibqXWOthplDoRdBtPtoLdn82yLzUuXRO321y/CYMeP7/d82ZtWXMj5xrKC8SgBQVxa&#10;3XCl4PNj/ZCB8AFZY2uZFHyTh+Xi/m6OhbZX3tBlGyoRQ9gXqKAOoSuk9GVNBv3IdsSRO1pnMETo&#10;KqkdXmO4aWWaJE/SYMOxocaOXmoqT9uzUbDKs9XX+yO//WwOe9rvDqdp6hKlhoP+eQYiUB/+xX/u&#10;Vx3nT/M8nWTjHG6XIga5+AUAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUB&#10;AAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQB0Ry3MyAAAAOIA&#10;AAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/AIAAAAA&#10;" fillcolor="black" stroked="f"/>
                 <v:line id="Line 70" o:spid="_x0000_s1028" style="position:absolute;visibility:visible;mso-wrap-style:square" from="1332,-24" to="10910,-24" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDQ+lzbxwAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9fS8Mw&#10;EH8X/A7hhL251G3YUpeNTdgm9MkpbI9HcjbF5lKa2NZvbwTBx/v9v/V2cq0YqA+NZwUP8wwEsfam&#10;4VrB+9vhvgARIrLB1jMp+KYA283tzRpL40d+peEca5FCOJSowMbYlVIGbclhmPuOOHEfvncY09nX&#10;0vQ4pnDXykWWPUqHDacGix09W9Kf5y+nYDhV16HKPerTpdpbfTg2+XhUanY37Z5ARJriv/jP/WLS&#10;/EWxXBV5Xqzg96cEgNz8AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEA&#10;AAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAND6XNvHAAAA4wAA&#10;AA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD7AgAAAAA=&#10;" strokeweight=".48pt"/>
                 <v:rect id="Rectangle 69" o:spid="_x0000_s1029" style="position:absolute;left:10910;top:-29;width:10;height:10;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQA5yjSGzAAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pa8JA&#10;FMTvhX6H5RV6qxuDliS6Si0UvAj+6aHentlnEsy+TXe3mvbTdwXB4zAzv2Gm89604kzON5YVDAcJ&#10;COLS6oYrBZ+7j5cMhA/IGlvLpOCXPMxnjw9TLLS98IbO21CJCGFfoII6hK6Q0pc1GfQD2xFH72id&#10;wRClq6R2eIlw08o0SV6lwYbjQo0dvddUnrY/RsEizxbf6xGv/jaHPe2/Dqdx6hKlnp/6twmIQH24&#10;h2/tpVaQZqN8nGfpEK6X4h2Qs38AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78A&#10;AAAVAQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAOco0hswA&#10;AADiAAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAAAD&#10;AAAAAA==&#10;" fillcolor="black" stroked="f"/>
                 <v:line id="Line 68" o:spid="_x0000_s1030" style="position:absolute;visibility:visible;mso-wrap-style:square" from="1328,-19" to="1328,252" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQClRlRTxwAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9fS8Mw&#10;EH8X9h3CDXxzaS2sWpeNTdgm9Mkp6OORnE2xuZQmtvXbG0Hw8X7/b7ObXSdGGkLrWUG+ykAQa29a&#10;bhS8vhxv7kCEiGyw80wKvinAbru42mBl/MTPNF5iI1IIhwoV2Bj7SsqgLTkMK98TJ+7DDw5jOodG&#10;mgGnFO46eZtla+mw5dRgsadHS/rz8uUUjOf6faxLj/r8Vh+sPp7acjopdb2c9w8gIs3xX/znfjJp&#10;fn6fF8U6Kwv4/SkBILc/AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEA&#10;AAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAKVGVFPHAAAA4wAA&#10;AA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD7AgAAAAA=&#10;" strokeweight=".48pt"/>
                 <v:line id="Line 67" o:spid="_x0000_s1031" style="position:absolute;visibility:visible;mso-wrap-style:square" from="10915,-19" to="10915,252" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBIG2x/xgAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9fS8Mw&#10;EH8X/A7hBN9csoKrq8uGCtuEPjmF+XgkZ1NsLqWJbf32RhB8vN//2+xm34mRhtgG1rBcKBDEJtiW&#10;Gw1vr/ubOxAxIVvsApOGb4qw215ebLCyYeIXGk+pETmEY4UaXEp9JWU0jjzGReiJM/cRBo8pn0Mj&#10;7YBTDvedLJRaSY8t5waHPT05Mp+nL69hPNbvY10GNMdz/ejM/tCW00Hr66v54R5Eojn9i//czzbP&#10;V8VKLdfFbQm/P2UA5PYHAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEASBtsf8YAAADjAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;" strokeweight=".48pt"/>
                 <v:line id="Line 66" o:spid="_x0000_s1032" style="position:absolute;visibility:visible;mso-wrap-style:square" from="1328,252" to="1328,506" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBO6uR3yQAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BSwMx&#10;FITvgv8hPMGbzXYPbVibFhXaCnuyFfT4SF43Szcvyyburv/eCILHYWa+YTa72XdipCG2gTUsFwUI&#10;YhNsy42G9/P+QYGICdliF5g0fFOE3fb2ZoOVDRO/0XhKjcgQjhVqcCn1lZTROPIYF6Enzt4lDB5T&#10;lkMj7YBThvtOlkWxkh5bzgsOe3pxZK6nL69hPNafY70OaI4f9bMz+0O7ng5a39/NT48gEs3pP/zX&#10;frUaVFmqUqnlCn4v5Tsgtz8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAV&#10;AQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEATurkd8kAAADi&#10;AAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAP0CAAAA&#10;AA==&#10;" strokeweight=".48pt"/>
                 <v:line id="Line 65" o:spid="_x0000_s1033" style="position:absolute;visibility:visible;mso-wrap-style:square" from="10915,252" to="10915,506" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAeYRyMygAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvBf/D8oTe6kbBRqOr2IJayKm2UI+P3ddsaPZtyG6T9N93CwWPw8x8w2z3o2tET12oPSuYzzIQ&#10;xNqbmisF72/HhxWIEJENNp5JwQ8F2O8md1ssjB/4lfpLrESCcChQgY2xLaQM2pLDMPMtcfI+fecw&#10;JtlV0nQ4JLhr5CLLHqXDmtOCxZaeLemvy7dT0J/La1/mHvX5o3yy+niq8+Gk1P10PGxARBrjLfzf&#10;fjEKlnm2WufLxRr+LqU7IHe/AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAA&#10;FQEAAAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAB5hHIzKAAAA&#10;4gAAAA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD+AgAA&#10;AAA=&#10;" strokeweight=".48pt"/>
                 <v:line id="Line 64" o:spid="_x0000_s1034" style="position:absolute;visibility:visible;mso-wrap-style:square" from="1328,506" to="1328,758" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCKarQ5yQAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9dS8Mw&#10;FIbvBf9DOMLuXNrCvuqyocI2oVfOgV4ekmNTbE5Kk7XdvzcXgpcv7xfPdj+5VgzUh8azgnyegSDW&#10;3jRcK7h8HB7XIEJENth6JgU3CrDf3d9tsTR+5HcazrEWaYRDiQpsjF0pZdCWHIa574iT9+17hzHJ&#10;vpamxzGNu1YWWbaUDhtODxY7erWkf85Xp2A4VV9DtfKoT5/Vi9WHY7Maj0rNHqbnJxCRpvgf/mu/&#10;GQVFXiyyxWadJ4rElHhA7n4BAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAV&#10;AQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAimq0OckAAADj&#10;AAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAP0CAAAA&#10;AA==&#10;" strokeweight=".48pt"/>
                 <v:line id="Line 63" o:spid="_x0000_s1035" style="position:absolute;visibility:visible;mso-wrap-style:square" from="10915,506" to="10915,758" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDdclzTywAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9PSwMx&#10;FMTvBb9DeIK3Nlttbbs2LSr0D+zJWmiPj+S5Wdy8LJu4u357Iwgeh5n5DbPeDq4WHbWh8qxgOslA&#10;EGtvKi4VnN934yWIEJEN1p5JwTcF2G5uRmvMje/5jbpTLEWCcMhRgY2xyaUM2pLDMPENcfI+fOsw&#10;JtmW0rTYJ7ir5X2WPUqHFacFiw29WtKfpy+noDsU165YeNSHS/Fi9W5fLfq9Une3w/MTiEhD/A//&#10;tY9GwWyWTefz1cMKfi+lOyA3PwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAA&#10;ABUBAAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDdclzTywAA&#10;AOIAAAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/wIA&#10;AAAA&#10;" strokeweight=".48pt"/>
                 <v:line id="Line 62" o:spid="_x0000_s1036" style="position:absolute;visibility:visible;mso-wrap-style:square" from="1328,758" to="1328,1010" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDoE8aIyAAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9PS8Qw&#10;FMTvgt8hPMGbm/g3S93sosLuCj25Cu7xkTybYvNSmtjWb28EweMwM79hVps5dGKkIbWRDVwuFAhi&#10;G13LjYG31+3FEkTKyA67yGTgmxJs1qcnK6xcnPiFxkNuRIFwqtCAz7mvpEzWU8C0iD1x8T7iEDAX&#10;OTTSDTgVeOjklVJ3MmDLZcFjT0+e7OfhKxgY9/VxrHVEu3+vH73d7lo97Yw5P5sf7kFkmvN/+K/9&#10;7Azoa3Wj1K3W8Hup3AG5/gEAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUB&#10;AAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDoE8aIyAAAAOIA&#10;AAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/AIAAAAA&#10;" strokeweight=".48pt"/>
                 <v:line id="Line 61" o:spid="_x0000_s1037" style="position:absolute;visibility:visible;mso-wrap-style:square" from="10915,758" to="10915,1010" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBujDdkygAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BS8NA&#10;FITvQv/D8gre7MZq0xK7LSq0FXJqK9jjY/eZDWbfhuyaxH/vCkKPw8x8w6y3o2tET12oPSu4n2Ug&#10;iLU3NVcK3s+7uxWIEJENNp5JwQ8F2G4mN2ssjB/4SP0pViJBOBSowMbYFlIGbclhmPmWOHmfvnMY&#10;k+wqaTocEtw1cp5luXRYc1qw2NKrJf11+nYK+kN56culR334KF+s3u3r5bBX6nY6Pj+BiDTGa/i/&#10;/WYU5Hn2OF88LHL4u5TugNz8AgAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAA&#10;FQEAAAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAG6MN2TKAAAA&#10;4gAAAA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD+AgAA&#10;AAA=&#10;" strokeweight=".48pt"/>
                 <v:line id="Line 60" o:spid="_x0000_s1038" style="position:absolute;visibility:visible;mso-wrap-style:square" from="1328,1010" to="1328,1265" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCebpodxwAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9fS8Mw&#10;EH8X9h3CDXxz6eZYbV02prBN6JNT0McjOZticylNbOu3N4Lg4/3+33Y/uVYM1IfGs4LlIgNBrL1p&#10;uFbw+nK8uQMRIrLB1jMp+KYA+93saoul8SM/03CJtUghHEpUYGPsSimDtuQwLHxHnLgP3zuM6exr&#10;aXocU7hr5SrLNtJhw6nBYkePlvTn5cspGM7V+1DlHvX5rXqw+nhq8vGk1PV8OtyDiDTFf/Gf+8mk&#10;+cVmXdzmxXoJvz8lAOTuBwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEA&#10;AAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJ5umh3HAAAA4wAA&#10;AA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD7AgAAAAA=&#10;" strokeweight=".48pt"/>
                 <v:line id="Line 59" o:spid="_x0000_s1039" style="position:absolute;visibility:visible;mso-wrap-style:square" from="10915,1010" to="10915,1265" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCsy2plxwAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9fa8Iw&#10;EH8f7DuEG+xtproypRpFB+qgT+pgPh7JrSlrLqXJ2u7bL4OBj/f7f6vN6BrRUxdqzwqmkwwEsfam&#10;5krB+2X/tAARIrLBxjMp+KEAm/X93QoL4wc+UX+OlUghHApUYGNsCymDtuQwTHxLnLhP3zmM6ewq&#10;aTocUrhr5CzLXqTDmlODxZZeLemv87dT0B/La1/OPerjR7mzen+o58NBqceHcbsEEWmMN/G/+82k&#10;+flzvsjyWT6Fv58SAHL9CwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEA&#10;AAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAKzLamXHAAAA4wAA&#10;AA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD7AgAAAAA=&#10;" strokeweight=".48pt"/>
                 <v:line id="Line 58" o:spid="_x0000_s1040" style="position:absolute;visibility:visible;mso-wrap-style:square" from="1328,1265" to="1328,1517" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQC7/EPSyQAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BSwMx&#10;FITvgv8hPMGbzTaUVtamRYW2wp6shXp8JK+bpZuXZRN3139vBMHjMDPfMOvt5FsxUB+bwBrmswIE&#10;sQm24VrD6WP38AgiJmSLbWDS8E0RtpvbmzWWNoz8TsMx1SJDOJaowaXUlVJG48hjnIWOOHuX0HtM&#10;Wfa1tD2OGe5bqYpiKT02nBccdvTqyFyPX17DcKg+h2oV0BzO1Yszu32zGvda399Nz08gEk3pP/zX&#10;frMaFstFodRcKfi9lO+A3PwAAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAV&#10;AQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAu/xD0skAAADi&#10;AAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAP0CAAAA&#10;AA==&#10;" strokeweight=".48pt"/>
                 <v:line id="Line 57" o:spid="_x0000_s1041" style="position:absolute;visibility:visible;mso-wrap-style:square" from="10915,1265" to="10915,1517" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDztbdOxwAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9fS8Mw&#10;EH8X/A7hBN9cUhVn67KhwjahT87BfDySsyk2l9LEtn57Iwg+3u//rTaz78RIQ2wDaygWCgSxCbbl&#10;RsPxbXt1DyImZItdYNLwTRE26/OzFVY2TPxK4yE1IodwrFCDS6mvpIzGkce4CD1x5j7C4DHlc2ik&#10;HXDK4b6T10rdSY8t5waHPT07Mp+HL69h3NfvY70MaPan+smZ7a5dTjutLy/mxwcQieb0L/5zv9g8&#10;X6nbsihuyhJ+f8oAyPUPAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEA&#10;AAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAPO1t07HAAAA4wAA&#10;AA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD7AgAAAAA=&#10;" strokeweight=".48pt"/>
                 <v:line id="Line 56" o:spid="_x0000_s1042" style="position:absolute;visibility:visible;mso-wrap-style:square" from="1328,1517" to="1328,1771" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBQ+JhxxwAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9fS8Mw&#10;EH8X/A7hBN9c2srs6JYNFbYJfXIK7vFIzqbYXEoT2/rtjSDs8X7/b7ObXSdGGkLrWUG+yEAQa29a&#10;bhS8v+3vViBCRDbYeSYFPxRgt72+2mBl/MSvNJ5iI1IIhwoV2Bj7SsqgLTkMC98TJ+7TDw5jOodG&#10;mgGnFO46WWTZg3TYcmqw2NOzJf11+nYKxmN9HuvSoz5+1E9W7w9tOR2Uur2ZH9cgIs3xIv53v5g0&#10;P1+u8vtlUZTw91MCQG5/AQAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEA&#10;AAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAFD4mHHHAAAA4wAA&#10;AA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD7AgAAAAA=&#10;" strokeweight=".48pt"/>
                 <v:line id="Line 55" o:spid="_x0000_s1043" style="position:absolute;visibility:visible;mso-wrap-style:square" from="10915,1517" to="10915,1771" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDwMfrpxwAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9fS8Mw&#10;EH8X9h3CCb65dAPXWpeNKWwT+rRN0McjOZticylNbOu3N4Kwx/v9v/V2cq0YqA+NZwWLeQaCWHvT&#10;cK3g7bK/L0CEiGyw9UwKfijAdjO7WWNp/MgnGs6xFimEQ4kKbIxdKWXQlhyGue+IE/fpe4cxnX0t&#10;TY9jCnetXGbZSjpsODVY7OjFkv46fzsFw7H6GKrcoz6+V89W7w9NPh6Uuruddk8gIk3xKv53v5o0&#10;f1Gs8sdsWTzA308JALn5BQAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEA&#10;AAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAPAx+unHAAAA4wAA&#10;AA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD7AgAAAAA=&#10;" strokeweight=".48pt"/>
                 <v:line id="Line 54" o:spid="_x0000_s1044" style="position:absolute;visibility:visible;mso-wrap-style:square" from="1328,1771" to="1328,2023" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDKLfeFxwAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9fS8Mw&#10;EH8X9h3CDXxz6Sa2WpeNTdgm9Mkp6OORnE2xuZQmtvXbG0HY4/3+33o7uVYM1IfGs4LlIgNBrL1p&#10;uFbw9nq4uQcRIrLB1jMp+KEA283sao2l8SO/0HCOtUghHEpUYGPsSimDtuQwLHxHnLhP3zuM6exr&#10;aXocU7hr5SrLcumw4dRgsaMnS/rr/O0UDKfqY6gKj/r0Xu2tPhybYjwqdT2fdo8gIk3xIv53P5s0&#10;/6FY5vntXbaCv58SAHLzCwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEA&#10;AAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMot94XHAAAA4wAA&#10;AA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD7AgAAAAA=&#10;" strokeweight=".48pt"/>
                 <v:line id="Line 53" o:spid="_x0000_s1045" style="position:absolute;visibility:visible;mso-wrap-style:square" from="10915,1771" to="10915,2023" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBVit7ryAAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/LasMw&#10;EEX3hf6DmEJ3jZxSYuNECWkhD/AqaaFdDtLEMrFGxlJt9++rRSDLy31xVpvJtWKgPjSeFcxnGQhi&#10;7U3DtYKvz91LASJEZIOtZ1LwRwE268eHFZbGj3yi4RxrkUY4lKjAxtiVUgZtyWGY+Y44eRffO4xJ&#10;9rU0PY5p3LXyNcsW0mHD6cFiRx+W9PX86xQMh+pnqHKP+vBdvVu92zf5uFfq+WnaLkFEmuI9fGsf&#10;jYJikWfF27xIEAkp4YBc/wMAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUB&#10;AAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBVit7ryAAAAOIA&#10;AAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/AIAAAAA&#10;" strokeweight=".48pt"/>
                 <v:line id="Line 52" o:spid="_x0000_s1046" style="position:absolute;visibility:visible;mso-wrap-style:square" from="1328,2023" to="1328,2275" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAFmRHkyQAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BS8Qw&#10;FITvgv8hPMGbm2yFbambXVTYXaEnV0GPj+TZFJuX0sS2/nsjCB6HmfmG2e4X34uJxtgF1rBeKRDE&#10;JtiOWw2vL4ebCkRMyBb7wKThmyLsd5cXW6xtmPmZpnNqRYZwrFGDS2mopYzGkce4CgNx9j7C6DFl&#10;ObbSjjhnuO9lodRGeuw4Lzgc6NGR+Tx/eQ3TqXmfmjKgOb01D84cjl05H7W+vlru70AkWtJ/+K/9&#10;ZDUUalOV69tKFfD7Kf8BufsBAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAV&#10;AQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEABZkR5MkAAADj&#10;AAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAP0CAAAA&#10;AA==&#10;" strokeweight=".48pt"/>
                 <v:line id="Line 51" o:spid="_x0000_s1047" style="position:absolute;visibility:visible;mso-wrap-style:square" from="10915,2023" to="10915,2275" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCSPAe2yAAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/LasMw&#10;ELwX+g9iC701slNIUidKaAN5gE9JC81xkbaWqbUylmq7fx8VCjnMYZgXs9qMrhE9daH2rCCfZCCI&#10;tTc1Vwo+3ndPCxAhIhtsPJOCXwqwWd/frbAwfuAT9edYiVTCoUAFNsa2kDJoSw7DxLfESfvyncOY&#10;aFdJ0+GQyl0jp1k2kw5rTgsWW9pa0t/nH6egP5SXvpx71IfP8s3q3b6eD3ulHh/G1yWISGO8mf/T&#10;R6Pg5Tlf5LME+LuU7oBcXwEAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUB&#10;AAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCSPAe2yAAAAOIA&#10;AAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/AIAAAAA&#10;" strokeweight=".48pt"/>
                 <v:line id="Line 50" o:spid="_x0000_s1048" style="position:absolute;visibility:visible;mso-wrap-style:square" from="1328,2275" to="1328,2530" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAxJ39dygAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BS8NA&#10;FITvQv/D8gre7KZB2xi7La3QVsjJKujxsfvMBrNvQ3ZN4r93BcHjMDPfMJvd5FoxUB8azwqWiwwE&#10;sfam4VrB68vxpgARIrLB1jMp+KYAu+3saoOl8SM/03CJtUgQDiUqsDF2pZRBW3IYFr4jTt6H7x3G&#10;JPtamh7HBHetzLNsJR02nBYsdvRoSX9evpyC4Vy9D9Xaoz6/VQerj6dmPZ6Uup5P+wcQkab4H/5r&#10;PxkFRZGv7u+Wtzn8Xkp3QG5/AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAA&#10;FQEAAAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhADEnf13KAAAA&#10;4gAAAA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD+AgAA&#10;AAA=&#10;" strokeweight=".48pt"/>
                 <v:line id="Line 49" o:spid="_x0000_s1049" style="position:absolute;visibility:visible;mso-wrap-style:square" from="10915,2275" to="10915,2530" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBLKTjexgAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9fS8Mw&#10;EH8X/A7hBN9cOmXNqMuGCtuEPjmF+XgkZ1NsLqWJbf32RhB8vN//2+xm34mRhtgG1rBcFCCITbAt&#10;NxreXvc3axAxIVvsApOGb4qw215ebLCyYeIXGk+pETmEY4UaXEp9JWU0jjzGReiJM/cRBo8pn0Mj&#10;7YBTDvedvC2KUnpsOTc47OnJkfk8fXkN47F+H2sV0BzP9aMz+0OrpoPW11fzwz2IRHP6F/+5n22e&#10;f7daLUulSgW/P2UA5PYHAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEASyk43sYAAADjAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;" strokeweight=".48pt"/>
                 <v:line id="Line 48" o:spid="_x0000_s1050" style="position:absolute;visibility:visible;mso-wrap-style:square" from="1328,2530" to="1328,2782" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDgJjXMywAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BT8Mw&#10;DIXvSPyHyEi7sXRII1tZNsGkbUg9MSbB0UpMU9EkVZO15d/jAxJH28/vvW+zm3wrBupTE4OGxbwA&#10;QcFE24Raw+X9cL8CkTIGi20MpOGHEuy2tzcbLG0cwxsN51wLNgmpRA0u566UMhlHHtM8dhT49hV7&#10;j5nHvpa2x5HNfSsfiuJRemwCJzjsaO/IfJ+vXsNwqj6HSkU0p4/qxZnDsVHjUevZ3fT8BCLTlP/F&#10;f9+vluurxUoVarlmCmbiBcjtLwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAA&#10;ABUBAAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDgJjXMywAA&#10;AOMAAAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/wIA&#10;AAAA&#10;" strokeweight=".48pt"/>
                 <v:line id="Line 47" o:spid="_x0000_s1051" style="position:absolute;visibility:visible;mso-wrap-style:square" from="10915,2530" to="10915,2782" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDGpN5MywAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BT8Mw&#10;DIXvSPyHyJO4sXQDtVu3bAKkbUg9MZC2o5WYpqJJqia05d/jAxJH28/vvW+7n1wrBupjE7yCxTwD&#10;QV4H0/hawcf74X4FIib0BtvgScEPRdjvbm+2WJow+jcazqkWbOJjiQpsSl0pZdSWHMZ56Mjz7TP0&#10;DhOPfS1NjyObu1YusyyXDhvPCRY7erGkv87fTsFwqq5DVQTUp0v1bPXh2BTjUam72fS0AZFoSv/i&#10;v+9Xw/WLfLnOHx5XTMFMvAC5+wUAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAA&#10;ABUBAAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDGpN5MywAA&#10;AOMAAAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/wIA&#10;AAAA&#10;" strokeweight=".48pt"/>
@@ -6002,51 +6002,51 @@
                 <v:rect id="Rectangle 16" o:spid="_x0000_s1082" style="position:absolute;left:1322;top:8724;width:10;height:10;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBL6qPZyQAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/NTgIx&#10;EL6b8A7NkHiT1oUluFIImJh4IRH0ILdhO+5u2E6XtsLK01sTE4/z/c982dtWnMmHxrGG+5ECQVw6&#10;03Cl4f3t+W4GIkRkg61j0vBNAZaLwc0cC+MuvKXzLlYihXAoUEMdY1dIGcqaLIaR64gT9+m8xZhO&#10;X0nj8ZLCbSszpabSYsOpocaOnmoqj7svq2H9MFufXie8uW4Pe9p/HI555pXWt8N+9QgiUh//xX/u&#10;F5Pmq+k4y8eTLIffnxIAcvEDAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAV&#10;AQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAS+qj2ckAAADj&#10;AAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAP0CAAAA&#10;AA==&#10;" fillcolor="black" stroked="f"/>
                 <v:line id="Line 15" o:spid="_x0000_s1083" style="position:absolute;visibility:visible;mso-wrap-style:square" from="1332,8730" to="10910,8730" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBu+HtiygAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9bS8Qw&#10;FITfBf9DOIJvbrJeumvd7KLCXqBPrsL6eEiOTbE5KU1s6783guDjMDPfMKvN5FsxUB+bwBrmMwWC&#10;2ATbcK3h7XV7tQQRE7LFNjBp+KYIm/X52QpLG0Z+oeGYapEhHEvU4FLqSimjceQxzkJHnL2P0HtM&#10;Wfa1tD2OGe5bea1UIT02nBccdvTsyHwev7yGYV+9D9UioNmfqidntrtmMe60vryYHh9AJJrSf/iv&#10;fbAaCjW/V7d3NwX8Xsp3QK5/AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAA&#10;FQEAAAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAG74e2LKAAAA&#10;4gAAAA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD+AgAA&#10;AAA=&#10;" strokeweight=".48pt"/>
                 <v:rect id="Rectangle 14" o:spid="_x0000_s1084" style="position:absolute;left:10910;top:8724;width:10;height:10;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCxBfKTzAAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvhf6H5RV6q5sEqyZ1lSoIXgS1PdTbM/uaBLNv092tpv56t1DocZiZb5jpvDetOJPzjWUF6SAB&#10;QVxa3XCl4P1t9TQB4QOyxtYyKfghD/PZ/d0UC20vvKPzPlQiQtgXqKAOoSuk9GVNBv3AdsTR+7TO&#10;YIjSVVI7vES4aWWWJCNpsOG4UGNHy5rK0/7bKFjkk8XXdsib6+54oMPH8fScuUSpx4f+9QVEoD78&#10;h//aa61gPMrydJxnKfxeindAzm4AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78A&#10;AAAVAQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAsQXyk8wA&#10;AADiAAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAAAD&#10;AAAAAA==&#10;" fillcolor="black" stroked="f"/>
                 <v:line id="Line 13" o:spid="_x0000_s1085" style="position:absolute;visibility:visible;mso-wrap-style:square" from="1328,8454" to="1328,8725" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBWICgVygAAAOEAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9PSwMx&#10;FMTvQr9DeIXebLb/rK5NixbaCnuyCnp8JM/N0s3Lskl3129vBMHjMDO/YTa7wdWiozZUnhXMphkI&#10;Yu1NxaWC97fD7T2IEJEN1p5JwTcF2G1HNxvMje/5lbpzLEWCcMhRgY2xyaUM2pLDMPUNcfK+fOsw&#10;JtmW0rTYJ7ir5TzL7qTDitOCxYb2lvTlfHUKulPx2RVrj/r0UTxbfThW6/6o1GQ8PD2CiDTE//Bf&#10;+8UoWD0ss9ViMYPfR+kNyO0PAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAA&#10;FQEAAAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAFYgKBXKAAAA&#10;4QAAAA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD+AgAA&#10;AAA=&#10;" strokeweight=".48pt"/>
                 <v:line id="Line 12" o:spid="_x0000_s1086" style="position:absolute;visibility:visible;mso-wrap-style:square" from="10915,8454" to="10915,8725" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAMqhT2ygAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BS8NA&#10;FITvgv9heYI3u6lCk8ZuSyu0FXJqK+jxsfvMBrNvQ3ZN4r93BaHHYWa+YVabybVioD40nhXMZxkI&#10;Yu1Nw7WCt8v+oQARIrLB1jMp+KEAm/XtzQpL40c+0XCOtUgQDiUqsDF2pZRBW3IYZr4jTt6n7x3G&#10;JPtamh7HBHetfMyyhXTYcFqw2NGLJf11/nYKhmP1MVS5R318r3ZW7w9NPh6Uur+bts8gIk3xGv5v&#10;vxoFRb7Ml0/FfAF/l9IdkOtfAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAA&#10;FQEAAAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAAyqFPbKAAAA&#10;4gAAAA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD+AgAA&#10;AAA=&#10;" strokeweight=".48pt"/>
                 <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
                   <v:stroke joinstyle="miter"/>
                   <v:formulas>
                     <v:f eqn="if lineDrawn pixelLineWidth 0"/>
                     <v:f eqn="sum @0 1 0"/>
                     <v:f eqn="sum 0 0 @1"/>
                     <v:f eqn="prod @2 1 2"/>
                     <v:f eqn="prod @3 21600 pixelWidth"/>
                     <v:f eqn="prod @3 21600 pixelHeight"/>
                     <v:f eqn="sum @0 0 1"/>
                     <v:f eqn="prod @6 1 2"/>
                     <v:f eqn="prod @7 21600 pixelWidth"/>
                     <v:f eqn="sum @8 21600 0"/>
                     <v:f eqn="prod @7 21600 pixelHeight"/>
                     <v:f eqn="sum @10 21600 0"/>
                   </v:formulas>
                   <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
                   <o:lock v:ext="edit" aspectratio="t"/>
                 </v:shapetype>
                 <v:shape id="Picture 11" o:spid="_x0000_s1087" type="#_x0000_t75" style="position:absolute;left:1759;top:3859;width:9000;height:1985;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCk6LP7ywAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/BTsNA&#10;DETvSPzDykhcULtpSlEauq0QFVLUWxM+wM2aJCLrjbLbNPw9PiBxtGc887w7zK5XE42h82xgtUxA&#10;EdfedtwY+Kw+FhmoEJEt9p7JwA8FOOzv73aYW3/jM01lbJSEcMjRQBvjkGsd6pYchqUfiEX78qPD&#10;KOPYaDviTcJdr9MkedEOO5aGFgd6b6n+Lq/OQDiVm2uxtk9u4vOpOl6q9ao4GvP4ML+9goo0x3/z&#10;33VhBT/dpln2vE0EWn6SBej9LwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAA&#10;ABUBAAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCk6LP7ywAA&#10;AOMAAAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/wIA&#10;AAAA&#10;">
-                  <v:imagedata r:id="rId18" o:title=""/>
+                  <v:imagedata r:id="rId17" o:title=""/>
                 </v:shape>
                 <w10:wrap anchorx="page"/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="008D0D98">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Required format for Financial Reports:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="286B4313" w14:textId="77777777" w:rsidR="009E31D2" w:rsidRDefault="009E31D2" w:rsidP="005D38E1">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="10"/>
         <w:rPr>
           <w:sz w:val="13"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="35F8FFDA" w14:textId="5DA5FABE" w:rsidR="009E31D2" w:rsidRDefault="008D0D98" w:rsidP="005D38E1">
       <w:pPr>
@@ -6575,51 +6575,51 @@
                           <a:tailEnd/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:noFill/>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:line w14:anchorId="5B95F261" id="Line 9" o:spid="_x0000_s1026" style="position:absolute;z-index:1264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="288.05pt,13.3pt" to="428.8pt,13.3pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCGdhfwsAEAAEgDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L05SdA2MOD2k6y7d&#10;FqDdBzCSbAuTRYFUYufvJ6lJWmy3YT4Iokg+vfdEr++nwYmjIbboG7mYzaUwXqG2vmvkz5fHTysp&#10;OILX4NCbRp4My/vNxw/rMdRmiT06bUgkEM/1GBrZxxjqqmLVmwF4hsH4lGyRBogppK7SBGNCH1y1&#10;nM8/VyOSDoTKMKfTh9ek3BT8tjUq/mhbNlG4RiZusaxU1n1eq80a6o4g9FadacA/sBjA+nTpFeoB&#10;IogD2b+gBqsIGds4UzhU2LZWmaIhqVnM/1Dz3EMwRUsyh8PVJv5/sOr7cet3lKmryT+HJ1S/WHjc&#10;9uA7Uwi8nEJ6uEW2qhoD19eWHHDYkdiP31CnGjhELC5MLQ0ZMukTUzH7dDXbTFGodLi4W93dLm+l&#10;UJdcBfWlMRDHrwYHkTeNdNZnH6CG4xPHTATqS0k+9vhonStv6bwYG7la3dyUBkZndU7mMqZuv3Uk&#10;jpCnoXxFVcq8LyM8eF3AegP6y3kfwbrXfbrc+bMZWX8eNq73qE87upiUnquwPI9Wnof3cel++wE2&#10;vwEAAP//AwBQSwMEFAAGAAgAAAAhAM9DkPXeAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FK&#10;w0AQhu+C77CM4EXspgXTmmZTxCKIiNQonje70ySYnQ3ZTRt9ekc82OP88/HPN/lmcp044BBaTwrm&#10;swQEkvG2pVrB+9vD9QpEiJqs7jyhgi8MsCnOz3KdWX+kVzyUsRZcQiHTCpoY+0zKYBp0Osx8j8S7&#10;vR+cjjwOtbSDPnK56+QiSVLpdEt8odE93jdoPsvRKfjeXW1fquf69vFJJma3NeX4YVulLi+muzWI&#10;iFP8h+FXn9WhYKfKj2SD6BTcLNM5owoWaQqCgRUnIKq/QBa5PP2g+AEAAP//AwBQSwECLQAUAAYA&#10;CAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBL&#10;AQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BL&#10;AQItABQABgAIAAAAIQCGdhfwsAEAAEgDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnht&#10;bFBLAQItABQABgAIAAAAIQDPQ5D13gAAAAkBAAAPAAAAAAAAAAAAAAAAAAoEAABkcnMvZG93bnJl&#10;di54bWxQSwUGAAAAAAQABADzAAAAFQUAAAAA&#10;" strokeweight=".24536mm">
+              <v:line w14:anchorId="56D637C5" id="Line 9" o:spid="_x0000_s1026" style="position:absolute;z-index:1264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="288.05pt,13.3pt" to="428.8pt,13.3pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCGdhfwsAEAAEgDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L05SdA2MOD2k6y7d&#10;FqDdBzCSbAuTRYFUYufvJ6lJWmy3YT4Iokg+vfdEr++nwYmjIbboG7mYzaUwXqG2vmvkz5fHTysp&#10;OILX4NCbRp4My/vNxw/rMdRmiT06bUgkEM/1GBrZxxjqqmLVmwF4hsH4lGyRBogppK7SBGNCH1y1&#10;nM8/VyOSDoTKMKfTh9ek3BT8tjUq/mhbNlG4RiZusaxU1n1eq80a6o4g9FadacA/sBjA+nTpFeoB&#10;IogD2b+gBqsIGds4UzhU2LZWmaIhqVnM/1Dz3EMwRUsyh8PVJv5/sOr7cet3lKmryT+HJ1S/WHjc&#10;9uA7Uwi8nEJ6uEW2qhoD19eWHHDYkdiP31CnGjhELC5MLQ0ZMukTUzH7dDXbTFGodLi4W93dLm+l&#10;UJdcBfWlMRDHrwYHkTeNdNZnH6CG4xPHTATqS0k+9vhonStv6bwYG7la3dyUBkZndU7mMqZuv3Uk&#10;jpCnoXxFVcq8LyM8eF3AegP6y3kfwbrXfbrc+bMZWX8eNq73qE87upiUnquwPI9Wnof3cel++wE2&#10;vwEAAP//AwBQSwMEFAAGAAgAAAAhAM9DkPXeAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FK&#10;w0AQhu+C77CM4EXspgXTmmZTxCKIiNQonje70ySYnQ3ZTRt9ekc82OP88/HPN/lmcp044BBaTwrm&#10;swQEkvG2pVrB+9vD9QpEiJqs7jyhgi8MsCnOz3KdWX+kVzyUsRZcQiHTCpoY+0zKYBp0Osx8j8S7&#10;vR+cjjwOtbSDPnK56+QiSVLpdEt8odE93jdoPsvRKfjeXW1fquf69vFJJma3NeX4YVulLi+muzWI&#10;iFP8h+FXn9WhYKfKj2SD6BTcLNM5owoWaQqCgRUnIKq/QBa5PP2g+AEAAP//AwBQSwECLQAUAAYA&#10;CAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBL&#10;AQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BL&#10;AQItABQABgAIAAAAIQCGdhfwsAEAAEgDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnht&#10;bFBLAQItABQABgAIAAAAIQDPQ5D13gAAAAkBAAAPAAAAAAAAAAAAAAAAAAoEAABkcnMvZG93bnJl&#10;di54bWxQSwUGAAAAAAQABADzAAAAFQUAAAAA&#10;" strokeweight=".24536mm">
                 <w10:wrap type="topAndBottom" anchorx="page"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="008C46CF">
         <w:rPr>
           <w:sz w:val="19"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="008C46CF">
         <w:rPr>
           <w:sz w:val="19"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="008C46CF">
         <w:rPr>
           <w:sz w:val="19"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="008C46CF">
@@ -6711,51 +6711,51 @@
                           <a:tailEnd/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:noFill/>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:line w14:anchorId="33163B93" id="Line 8" o:spid="_x0000_s1026" style="position:absolute;z-index:1288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="0,1pt" to="470.95pt,1pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBj6oszsAEAAEkDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3YCtPCEOD2k6y7d&#10;FqDtBzCSbAuVRUFUYufvJ6lJWmy3YT4IpEg+PT7S67t5tOyoAxl0LV8uas60k6iM61v+8vzwpeGM&#10;IjgFFp1u+UkTv9t8/rSevNArHNAqHVgCcSQm3/IhRi+qiuSgR6AFeu1SsMMwQkxu6CsVYEroo61W&#10;dX1bTRiUDyg1Ubq9fwvyTcHvOi3jr64jHZlteeIWyxnKuc9ntVmD6AP4wcgzDfgHFiMYlx69Qt1D&#10;BHYI5i+o0ciAhF1cSBwr7DojdekhdbOs/+jmaQCvSy9JHPJXmej/wcqfx63bhUxdzu7JP6J8JeZw&#10;O4DrdSHwfPJpcMssVTV5EteS7JDfBbaffqBKOXCIWFSYuzBmyNQfm4vYp6vYeo5Mpsubr82yvr3h&#10;TF5iFYhLoQ8Uv2scWTZabo3LOoCA4yPFTATEJSVfO3ww1pZZWsemxLZZNU2pILRG5WjOo9Dvtzaw&#10;I+R1KF9pK0U+pgU8OFXQBg3q29mOYOybnV637qxGFiBvG4k9qtMuXFRK8yo0z7uVF+KjX6rf/4DN&#10;bwAAAP//AwBQSwMEFAAGAAgAAAAhAL2jU3HZAAAABAEAAA8AAABkcnMvZG93bnJldi54bWxMj81u&#10;wjAQhO+V+g7WIvVWHFCLII2D2kp9ACiCq4m3+SFeu7FDQp++C5f2NBrNaubbbD3aVpyxC7UjBbNp&#10;AgKpcKamUsHu8+NxCSJETUa3jlDBBQOs8/u7TKfGDbTB8zaWgksopFpBFaNPpQxFhVaHqfNInH25&#10;zurItiul6fTA5baV8yRZSKtr4oVKe3yvsDhte6vge9+HmDTh4pvhbfe8OPz4jWuUepiMry8gIo7x&#10;7xiu+IwOOTMdXU8miFYBPxIVzFk4XD3NViCONy/zTP6Hz38BAAD//wMAUEsBAi0AFAAGAAgAAAAh&#10;ALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAU&#10;AAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAU&#10;AAYACAAAACEAY+qLM7ABAABJAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwEC&#10;LQAUAAYACAAAACEAvaNTcdkAAAAEAQAADwAAAAAAAAAAAAAAAAAKBAAAZHJzL2Rvd25yZXYueG1s&#10;UEsFBgAAAAAEAAQA8wAAABAFAAAAAA==&#10;" strokeweight="1.44pt">
+              <v:line w14:anchorId="05828510" id="Line 8" o:spid="_x0000_s1026" style="position:absolute;z-index:1288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="0,1pt" to="470.95pt,1pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBj6oszsAEAAEkDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3YCtPCEOD2k6y7d&#10;FqDtBzCSbAuVRUFUYufvJ6lJWmy3YT4IpEg+PT7S67t5tOyoAxl0LV8uas60k6iM61v+8vzwpeGM&#10;IjgFFp1u+UkTv9t8/rSevNArHNAqHVgCcSQm3/IhRi+qiuSgR6AFeu1SsMMwQkxu6CsVYEroo61W&#10;dX1bTRiUDyg1Ubq9fwvyTcHvOi3jr64jHZlteeIWyxnKuc9ntVmD6AP4wcgzDfgHFiMYlx69Qt1D&#10;BHYI5i+o0ciAhF1cSBwr7DojdekhdbOs/+jmaQCvSy9JHPJXmej/wcqfx63bhUxdzu7JP6J8JeZw&#10;O4DrdSHwfPJpcMssVTV5EteS7JDfBbaffqBKOXCIWFSYuzBmyNQfm4vYp6vYeo5Mpsubr82yvr3h&#10;TF5iFYhLoQ8Uv2scWTZabo3LOoCA4yPFTATEJSVfO3ww1pZZWsemxLZZNU2pILRG5WjOo9Dvtzaw&#10;I+R1KF9pK0U+pgU8OFXQBg3q29mOYOybnV637qxGFiBvG4k9qtMuXFRK8yo0z7uVF+KjX6rf/4DN&#10;bwAAAP//AwBQSwMEFAAGAAgAAAAhAL2jU3HZAAAABAEAAA8AAABkcnMvZG93bnJldi54bWxMj81u&#10;wjAQhO+V+g7WIvVWHFCLII2D2kp9ACiCq4m3+SFeu7FDQp++C5f2NBrNaubbbD3aVpyxC7UjBbNp&#10;AgKpcKamUsHu8+NxCSJETUa3jlDBBQOs8/u7TKfGDbTB8zaWgksopFpBFaNPpQxFhVaHqfNInH25&#10;zurItiul6fTA5baV8yRZSKtr4oVKe3yvsDhte6vge9+HmDTh4pvhbfe8OPz4jWuUepiMry8gIo7x&#10;7xiu+IwOOTMdXU8miFYBPxIVzFk4XD3NViCONy/zTP6Hz38BAAD//wMAUEsBAi0AFAAGAAgAAAAh&#10;ALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAU&#10;AAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAU&#10;AAYACAAAACEAY+qLM7ABAABJAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwEC&#10;LQAUAAYACAAAACEAvaNTcdkAAAAEAQAADwAAAAAAAAAAAAAAAAAKBAAAZHJzL2Rvd25yZXYueG1s&#10;UEsFBgAAAAAEAAQA8wAAABAFAAAAAA==&#10;" strokeweight="1.44pt">
                 <w10:wrap type="topAndBottom" anchorx="margin"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="50166D22" w14:textId="1144FC0A" w:rsidR="00AD7A98" w:rsidRDefault="00AD7A98" w:rsidP="009D7888">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:r>
         <w:t>PROPOSAL EVALUATION</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3073A64B" w14:textId="77777777" w:rsidR="00AD7A98" w:rsidRDefault="00AD7A98" w:rsidP="00343E55">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4A8884E0" w14:textId="4289F2B4" w:rsidR="009E31D2" w:rsidRDefault="00AD7A98" w:rsidP="009D7888">
@@ -7189,51 +7189,51 @@
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The NWMB priorities are established by the Board based on the NWMB’s primary and secondary objectives as outlined in subsections 5.2.33 and 5.2.34 of the </w:t>
       </w:r>
       <w:r w:rsidRPr="00F64F5F">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Nunavut Agreement</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. The NWMB’s priorities can be found in the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">NWMB Wildlife Management and Research Priorities </w:t>
       </w:r>
       <w:r>
         <w:t>available from the NWMB and in the future on the NWMB’s website (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId19" w:history="1">
+      <w:hyperlink r:id="rId18" w:history="1">
         <w:r w:rsidR="007A22AB" w:rsidRPr="00A51C85">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>www.nwmb.com/en/funding/priorities</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>). The maximum point allocation for NWMB priorities is 5 points.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="263F3B92" w14:textId="77777777" w:rsidR="00715D5B" w:rsidRDefault="00715D5B" w:rsidP="001F41EC">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3248BCD4" w14:textId="782743E4" w:rsidR="009E31D2" w:rsidRDefault="008D0D98" w:rsidP="001F41EC">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r>
@@ -8229,51 +8229,51 @@
                           <a:tailEnd/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:noFill/>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:line w14:anchorId="450C41DD" id="Line 7" o:spid="_x0000_s1026" style="position:absolute;z-index:1336;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="70.6pt,14.35pt" to="541.55pt,14.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBj6oszsAEAAEkDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3YCtPCEOD2k6y7d&#10;FqDtBzCSbAuVRUFUYufvJ6lJWmy3YT4IpEg+PT7S67t5tOyoAxl0LV8uas60k6iM61v+8vzwpeGM&#10;IjgFFp1u+UkTv9t8/rSevNArHNAqHVgCcSQm3/IhRi+qiuSgR6AFeu1SsMMwQkxu6CsVYEroo61W&#10;dX1bTRiUDyg1Ubq9fwvyTcHvOi3jr64jHZlteeIWyxnKuc9ntVmD6AP4wcgzDfgHFiMYlx69Qt1D&#10;BHYI5i+o0ciAhF1cSBwr7DojdekhdbOs/+jmaQCvSy9JHPJXmej/wcqfx63bhUxdzu7JP6J8JeZw&#10;O4DrdSHwfPJpcMssVTV5EteS7JDfBbaffqBKOXCIWFSYuzBmyNQfm4vYp6vYeo5Mpsubr82yvr3h&#10;TF5iFYhLoQ8Uv2scWTZabo3LOoCA4yPFTATEJSVfO3ww1pZZWsemxLZZNU2pILRG5WjOo9Dvtzaw&#10;I+R1KF9pK0U+pgU8OFXQBg3q29mOYOybnV637qxGFiBvG4k9qtMuXFRK8yo0z7uVF+KjX6rf/4DN&#10;bwAAAP//AwBQSwMEFAAGAAgAAAAhANGrtcTcAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj8tO&#10;wzAQRfdI/IM1SOyonQAlSuNUgMQHtFSwdeNpHsRjEztNytfjikVZ3pmjO2eK9Wx6dsTBt5YkJAsB&#10;DKmyuqVawu797S4D5oMirXpLKOGEHtbl9VWhcm0n2uBxG2oWS8jnSkITgss591WDRvmFdUhxd7CD&#10;USHGoeZ6UFMsNz1PhVhyo1qKFxrl8LXB6ms7GgnfH6MPovMn100vu8fl54/b2E7K25v5eQUs4Bwu&#10;MJz1ozqU0WlvR9Ke9TE/JGlEJaTZE7AzILL7BNj+b8LLgv9/ofwFAAD//wMAUEsBAi0AFAAGAAgA&#10;AAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwEC&#10;LQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwEC&#10;LQAUAAYACAAAACEAY+qLM7ABAABJAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQ&#10;SwECLQAUAAYACAAAACEA0au1xNwAAAAKAQAADwAAAAAAAAAAAAAAAAAKBAAAZHJzL2Rvd25yZXYu&#10;eG1sUEsFBgAAAAAEAAQA8wAAABMFAAAAAA==&#10;" strokeweight="1.44pt">
+              <v:line w14:anchorId="5A2E64DD" id="Line 7" o:spid="_x0000_s1026" style="position:absolute;z-index:1336;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="70.6pt,14.35pt" to="541.55pt,14.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBj6oszsAEAAEkDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3YCtPCEOD2k6y7d&#10;FqDtBzCSbAuVRUFUYufvJ6lJWmy3YT4IpEg+PT7S67t5tOyoAxl0LV8uas60k6iM61v+8vzwpeGM&#10;IjgFFp1u+UkTv9t8/rSevNArHNAqHVgCcSQm3/IhRi+qiuSgR6AFeu1SsMMwQkxu6CsVYEroo61W&#10;dX1bTRiUDyg1Ubq9fwvyTcHvOi3jr64jHZlteeIWyxnKuc9ntVmD6AP4wcgzDfgHFiMYlx69Qt1D&#10;BHYI5i+o0ciAhF1cSBwr7DojdekhdbOs/+jmaQCvSy9JHPJXmej/wcqfx63bhUxdzu7JP6J8JeZw&#10;O4DrdSHwfPJpcMssVTV5EteS7JDfBbaffqBKOXCIWFSYuzBmyNQfm4vYp6vYeo5Mpsubr82yvr3h&#10;TF5iFYhLoQ8Uv2scWTZabo3LOoCA4yPFTATEJSVfO3ww1pZZWsemxLZZNU2pILRG5WjOo9Dvtzaw&#10;I+R1KF9pK0U+pgU8OFXQBg3q29mOYOybnV637qxGFiBvG4k9qtMuXFRK8yo0z7uVF+KjX6rf/4DN&#10;bwAAAP//AwBQSwMEFAAGAAgAAAAhANGrtcTcAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj8tO&#10;wzAQRfdI/IM1SOyonQAlSuNUgMQHtFSwdeNpHsRjEztNytfjikVZ3pmjO2eK9Wx6dsTBt5YkJAsB&#10;DKmyuqVawu797S4D5oMirXpLKOGEHtbl9VWhcm0n2uBxG2oWS8jnSkITgss591WDRvmFdUhxd7CD&#10;USHGoeZ6UFMsNz1PhVhyo1qKFxrl8LXB6ms7GgnfH6MPovMn100vu8fl54/b2E7K25v5eQUs4Bwu&#10;MJz1ozqU0WlvR9Ke9TE/JGlEJaTZE7AzILL7BNj+b8LLgv9/ofwFAAD//wMAUEsBAi0AFAAGAAgA&#10;AAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwEC&#10;LQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwEC&#10;LQAUAAYACAAAACEAY+qLM7ABAABJAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQ&#10;SwECLQAUAAYACAAAACEA0au1xNwAAAAKAQAADwAAAAAAAAAAAAAAAAAKBAAAZHJzL2Rvd25yZXYu&#10;eG1sUEsFBgAAAAAEAAQA8wAAABMFAAAAAA==&#10;" strokeweight="1.44pt">
                 <w10:wrap type="topAndBottom" anchorx="page"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="4827D3D1" w14:textId="77777777" w:rsidR="009E31D2" w:rsidRPr="00193129" w:rsidRDefault="009E31D2" w:rsidP="00193129">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3AF5E50C" w14:textId="77777777" w:rsidR="009E31D2" w:rsidRDefault="008D0D98" w:rsidP="001F41EC">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:r>
         <w:t>NOTIFICATION OF FUNDING DECISIONS AND FUNDING CONDITIONS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0660DB53" w14:textId="77777777" w:rsidR="009E31D2" w:rsidRDefault="009E31D2" w:rsidP="00193129">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
@@ -8361,51 +8361,51 @@
                           <a:tailEnd/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:noFill/>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:line w14:anchorId="58256927" id="Line 6" o:spid="_x0000_s1026" style="position:absolute;z-index:1360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="70.6pt,14.35pt" to="541.55pt,14.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBj6oszsAEAAEkDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3YCtPCEOD2k6y7d&#10;FqDtBzCSbAuVRUFUYufvJ6lJWmy3YT4IpEg+PT7S67t5tOyoAxl0LV8uas60k6iM61v+8vzwpeGM&#10;IjgFFp1u+UkTv9t8/rSevNArHNAqHVgCcSQm3/IhRi+qiuSgR6AFeu1SsMMwQkxu6CsVYEroo61W&#10;dX1bTRiUDyg1Ubq9fwvyTcHvOi3jr64jHZlteeIWyxnKuc9ntVmD6AP4wcgzDfgHFiMYlx69Qt1D&#10;BHYI5i+o0ciAhF1cSBwr7DojdekhdbOs/+jmaQCvSy9JHPJXmej/wcqfx63bhUxdzu7JP6J8JeZw&#10;O4DrdSHwfPJpcMssVTV5EteS7JDfBbaffqBKOXCIWFSYuzBmyNQfm4vYp6vYeo5Mpsubr82yvr3h&#10;TF5iFYhLoQ8Uv2scWTZabo3LOoCA4yPFTATEJSVfO3ww1pZZWsemxLZZNU2pILRG5WjOo9Dvtzaw&#10;I+R1KF9pK0U+pgU8OFXQBg3q29mOYOybnV637qxGFiBvG4k9qtMuXFRK8yo0z7uVF+KjX6rf/4DN&#10;bwAAAP//AwBQSwMEFAAGAAgAAAAhANGrtcTcAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj8tO&#10;wzAQRfdI/IM1SOyonQAlSuNUgMQHtFSwdeNpHsRjEztNytfjikVZ3pmjO2eK9Wx6dsTBt5YkJAsB&#10;DKmyuqVawu797S4D5oMirXpLKOGEHtbl9VWhcm0n2uBxG2oWS8jnSkITgss591WDRvmFdUhxd7CD&#10;USHGoeZ6UFMsNz1PhVhyo1qKFxrl8LXB6ms7GgnfH6MPovMn100vu8fl54/b2E7K25v5eQUs4Bwu&#10;MJz1ozqU0WlvR9Ke9TE/JGlEJaTZE7AzILL7BNj+b8LLgv9/ofwFAAD//wMAUEsBAi0AFAAGAAgA&#10;AAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwEC&#10;LQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwEC&#10;LQAUAAYACAAAACEAY+qLM7ABAABJAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQ&#10;SwECLQAUAAYACAAAACEA0au1xNwAAAAKAQAADwAAAAAAAAAAAAAAAAAKBAAAZHJzL2Rvd25yZXYu&#10;eG1sUEsFBgAAAAAEAAQA8wAAABMFAAAAAA==&#10;" strokeweight="1.44pt">
+              <v:line w14:anchorId="7C136FD3" id="Line 6" o:spid="_x0000_s1026" style="position:absolute;z-index:1360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="70.6pt,14.35pt" to="541.55pt,14.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBj6oszsAEAAEkDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3YCtPCEOD2k6y7d&#10;FqDtBzCSbAuVRUFUYufvJ6lJWmy3YT4IpEg+PT7S67t5tOyoAxl0LV8uas60k6iM61v+8vzwpeGM&#10;IjgFFp1u+UkTv9t8/rSevNArHNAqHVgCcSQm3/IhRi+qiuSgR6AFeu1SsMMwQkxu6CsVYEroo61W&#10;dX1bTRiUDyg1Ubq9fwvyTcHvOi3jr64jHZlteeIWyxnKuc9ntVmD6AP4wcgzDfgHFiMYlx69Qt1D&#10;BHYI5i+o0ciAhF1cSBwr7DojdekhdbOs/+jmaQCvSy9JHPJXmej/wcqfx63bhUxdzu7JP6J8JeZw&#10;O4DrdSHwfPJpcMssVTV5EteS7JDfBbaffqBKOXCIWFSYuzBmyNQfm4vYp6vYeo5Mpsubr82yvr3h&#10;TF5iFYhLoQ8Uv2scWTZabo3LOoCA4yPFTATEJSVfO3ww1pZZWsemxLZZNU2pILRG5WjOo9Dvtzaw&#10;I+R1KF9pK0U+pgU8OFXQBg3q29mOYOybnV637qxGFiBvG4k9qtMuXFRK8yo0z7uVF+KjX6rf/4DN&#10;bwAAAP//AwBQSwMEFAAGAAgAAAAhANGrtcTcAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj8tO&#10;wzAQRfdI/IM1SOyonQAlSuNUgMQHtFSwdeNpHsRjEztNytfjikVZ3pmjO2eK9Wx6dsTBt5YkJAsB&#10;DKmyuqVawu797S4D5oMirXpLKOGEHtbl9VWhcm0n2uBxG2oWS8jnSkITgss591WDRvmFdUhxd7CD&#10;USHGoeZ6UFMsNz1PhVhyo1qKFxrl8LXB6ms7GgnfH6MPovMn100vu8fl54/b2E7K25v5eQUs4Bwu&#10;MJz1ozqU0WlvR9Ke9TE/JGlEJaTZE7AzILL7BNj+b8LLgv9/ofwFAAD//wMAUEsBAi0AFAAGAAgA&#10;AAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwEC&#10;LQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwEC&#10;LQAUAAYACAAAACEAY+qLM7ABAABJAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQ&#10;SwECLQAUAAYACAAAACEA0au1xNwAAAAKAQAADwAAAAAAAAAAAAAAAAAKBAAAZHJzL2Rvd25yZXYu&#10;eG1sUEsFBgAAAAAEAAQA8wAAABMFAAAAAA==&#10;" strokeweight="1.44pt">
                 <w10:wrap type="topAndBottom" anchorx="page"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D3CDA58" w14:textId="77777777" w:rsidR="00BC01FA" w:rsidRDefault="00BC01FA" w:rsidP="00193129">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:line="226" w:lineRule="exact"/>
         <w:ind w:left="0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2728C6C0" w14:textId="71E03D27" w:rsidR="009E31D2" w:rsidRDefault="008D0D98" w:rsidP="001F41EC">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:line="226" w:lineRule="exact"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:r>
         <w:t>CONTRIBUTION AGREEMENT</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="625D698C" w14:textId="77777777" w:rsidR="009E31D2" w:rsidRDefault="009E31D2">
@@ -8502,51 +8502,51 @@
                           <a:tailEnd/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:noFill/>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:line w14:anchorId="124E73EC" id="Line 3" o:spid="_x0000_s1026" style="position:absolute;z-index:1432;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="70.6pt,14.4pt" to="541.55pt,14.4pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBj6oszsAEAAEkDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3YCtPCEOD2k6y7d&#10;FqDtBzCSbAuVRUFUYufvJ6lJWmy3YT4IpEg+PT7S67t5tOyoAxl0LV8uas60k6iM61v+8vzwpeGM&#10;IjgFFp1u+UkTv9t8/rSevNArHNAqHVgCcSQm3/IhRi+qiuSgR6AFeu1SsMMwQkxu6CsVYEroo61W&#10;dX1bTRiUDyg1Ubq9fwvyTcHvOi3jr64jHZlteeIWyxnKuc9ntVmD6AP4wcgzDfgHFiMYlx69Qt1D&#10;BHYI5i+o0ciAhF1cSBwr7DojdekhdbOs/+jmaQCvSy9JHPJXmej/wcqfx63bhUxdzu7JP6J8JeZw&#10;O4DrdSHwfPJpcMssVTV5EteS7JDfBbaffqBKOXCIWFSYuzBmyNQfm4vYp6vYeo5Mpsubr82yvr3h&#10;TF5iFYhLoQ8Uv2scWTZabo3LOoCA4yPFTATEJSVfO3ww1pZZWsemxLZZNU2pILRG5WjOo9Dvtzaw&#10;I+R1KF9pK0U+pgU8OFXQBg3q29mOYOybnV637qxGFiBvG4k9qtMuXFRK8yo0z7uVF+KjX6rf/4DN&#10;bwAAAP//AwBQSwMEFAAGAAgAAAAhAL75vm/bAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj81O&#10;wzAQhO9IvIO1SNyonQBVFOJUgMQDtFRwdZMlP8RrEztNytOzFQc4zuyn2Zlis9hBHHEMnSMNyUqB&#10;QKpc3VGjYf/6cpOBCNFQbQZHqOGEATbl5UVh8trNtMXjLjaCQyjkRkMbo8+lDFWL1oSV80h8+3Cj&#10;NZHl2Mh6NDOH20GmSq2lNR3xh9Z4fG6x+txNVsPX2xSi6sPJ9/PT/n79/u23rtf6+mp5fAARcYl/&#10;MJzrc3UoudPBTVQHMbC+S1JGNaQZTzgDKrtNQBx+HVkW8v+E8gcAAP//AwBQSwECLQAUAAYACAAA&#10;ACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQIt&#10;ABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQIt&#10;ABQABgAIAAAAIQBj6oszsAEAAEkDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBL&#10;AQItABQABgAIAAAAIQC++b5v2wAAAAoBAAAPAAAAAAAAAAAAAAAAAAoEAABkcnMvZG93bnJldi54&#10;bWxQSwUGAAAAAAQABADzAAAAEgUAAAAA&#10;" strokeweight="1.44pt">
+              <v:line w14:anchorId="6D46D3FB" id="Line 3" o:spid="_x0000_s1026" style="position:absolute;z-index:1432;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="70.6pt,14.4pt" to="541.55pt,14.4pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBj6oszsAEAAEkDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3YCtPCEOD2k6y7d&#10;FqDtBzCSbAuVRUFUYufvJ6lJWmy3YT4IpEg+PT7S67t5tOyoAxl0LV8uas60k6iM61v+8vzwpeGM&#10;IjgFFp1u+UkTv9t8/rSevNArHNAqHVgCcSQm3/IhRi+qiuSgR6AFeu1SsMMwQkxu6CsVYEroo61W&#10;dX1bTRiUDyg1Ubq9fwvyTcHvOi3jr64jHZlteeIWyxnKuc9ntVmD6AP4wcgzDfgHFiMYlx69Qt1D&#10;BHYI5i+o0ciAhF1cSBwr7DojdekhdbOs/+jmaQCvSy9JHPJXmej/wcqfx63bhUxdzu7JP6J8JeZw&#10;O4DrdSHwfPJpcMssVTV5EteS7JDfBbaffqBKOXCIWFSYuzBmyNQfm4vYp6vYeo5Mpsubr82yvr3h&#10;TF5iFYhLoQ8Uv2scWTZabo3LOoCA4yPFTATEJSVfO3ww1pZZWsemxLZZNU2pILRG5WjOo9Dvtzaw&#10;I+R1KF9pK0U+pgU8OFXQBg3q29mOYOybnV637qxGFiBvG4k9qtMuXFRK8yo0z7uVF+KjX6rf/4DN&#10;bwAAAP//AwBQSwMEFAAGAAgAAAAhAL75vm/bAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj81O&#10;wzAQhO9IvIO1SNyonQBVFOJUgMQDtFRwdZMlP8RrEztNytOzFQc4zuyn2Zlis9hBHHEMnSMNyUqB&#10;QKpc3VGjYf/6cpOBCNFQbQZHqOGEATbl5UVh8trNtMXjLjaCQyjkRkMbo8+lDFWL1oSV80h8+3Cj&#10;NZHl2Mh6NDOH20GmSq2lNR3xh9Z4fG6x+txNVsPX2xSi6sPJ9/PT/n79/u23rtf6+mp5fAARcYl/&#10;MJzrc3UoudPBTVQHMbC+S1JGNaQZTzgDKrtNQBx+HVkW8v+E8gcAAP//AwBQSwECLQAUAAYACAAA&#10;ACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQIt&#10;ABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQIt&#10;ABQABgAIAAAAIQBj6oszsAEAAEkDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBL&#10;AQItABQABgAIAAAAIQC++b5v2wAAAAoBAAAPAAAAAAAAAAAAAAAAAAoEAABkcnMvZG93bnJldi54&#10;bWxQSwUGAAAAAAQABADzAAAAEgUAAAAA&#10;" strokeweight="1.44pt">
                 <w10:wrap type="topAndBottom" anchorx="page"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="13B56277" w14:textId="77777777" w:rsidR="009E31D2" w:rsidRPr="00193129" w:rsidRDefault="009E31D2" w:rsidP="00193129">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="308F1B70" w14:textId="7E499B5C" w:rsidR="009E31D2" w:rsidRDefault="008D0D98" w:rsidP="001F41EC">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
@@ -8820,116 +8820,116 @@
                           <a:tailEnd/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:noFill/>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:line w14:anchorId="31FAE78C" id="Line 2" o:spid="_x0000_s1026" style="position:absolute;z-index:1456;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="70.6pt,14.35pt" to="541.55pt,14.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBj6oszsAEAAEkDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3YCtPCEOD2k6y7d&#10;FqDtBzCSbAuVRUFUYufvJ6lJWmy3YT4IpEg+PT7S67t5tOyoAxl0LV8uas60k6iM61v+8vzwpeGM&#10;IjgFFp1u+UkTv9t8/rSevNArHNAqHVgCcSQm3/IhRi+qiuSgR6AFeu1SsMMwQkxu6CsVYEroo61W&#10;dX1bTRiUDyg1Ubq9fwvyTcHvOi3jr64jHZlteeIWyxnKuc9ntVmD6AP4wcgzDfgHFiMYlx69Qt1D&#10;BHYI5i+o0ciAhF1cSBwr7DojdekhdbOs/+jmaQCvSy9JHPJXmej/wcqfx63bhUxdzu7JP6J8JeZw&#10;O4DrdSHwfPJpcMssVTV5EteS7JDfBbaffqBKOXCIWFSYuzBmyNQfm4vYp6vYeo5Mpsubr82yvr3h&#10;TF5iFYhLoQ8Uv2scWTZabo3LOoCA4yPFTATEJSVfO3ww1pZZWsemxLZZNU2pILRG5WjOo9Dvtzaw&#10;I+R1KF9pK0U+pgU8OFXQBg3q29mOYOybnV637qxGFiBvG4k9qtMuXFRK8yo0z7uVF+KjX6rf/4DN&#10;bwAAAP//AwBQSwMEFAAGAAgAAAAhANGrtcTcAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj8tO&#10;wzAQRfdI/IM1SOyonQAlSuNUgMQHtFSwdeNpHsRjEztNytfjikVZ3pmjO2eK9Wx6dsTBt5YkJAsB&#10;DKmyuqVawu797S4D5oMirXpLKOGEHtbl9VWhcm0n2uBxG2oWS8jnSkITgss591WDRvmFdUhxd7CD&#10;USHGoeZ6UFMsNz1PhVhyo1qKFxrl8LXB6ms7GgnfH6MPovMn100vu8fl54/b2E7K25v5eQUs4Bwu&#10;MJz1ozqU0WlvR9Ke9TE/JGlEJaTZE7AzILL7BNj+b8LLgv9/ofwFAAD//wMAUEsBAi0AFAAGAAgA&#10;AAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwEC&#10;LQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwEC&#10;LQAUAAYACAAAACEAY+qLM7ABAABJAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQ&#10;SwECLQAUAAYACAAAACEA0au1xNwAAAAKAQAADwAAAAAAAAAAAAAAAAAKBAAAZHJzL2Rvd25yZXYu&#10;eG1sUEsFBgAAAAAEAAQA8wAAABMFAAAAAA==&#10;" strokeweight="1.44pt">
+              <v:line w14:anchorId="64C736AE" id="Line 2" o:spid="_x0000_s1026" style="position:absolute;z-index:1456;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="70.6pt,14.35pt" to="541.55pt,14.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBj6oszsAEAAEkDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3YCtPCEOD2k6y7d&#10;FqDtBzCSbAuVRUFUYufvJ6lJWmy3YT4IpEg+PT7S67t5tOyoAxl0LV8uas60k6iM61v+8vzwpeGM&#10;IjgFFp1u+UkTv9t8/rSevNArHNAqHVgCcSQm3/IhRi+qiuSgR6AFeu1SsMMwQkxu6CsVYEroo61W&#10;dX1bTRiUDyg1Ubq9fwvyTcHvOi3jr64jHZlteeIWyxnKuc9ntVmD6AP4wcgzDfgHFiMYlx69Qt1D&#10;BHYI5i+o0ciAhF1cSBwr7DojdekhdbOs/+jmaQCvSy9JHPJXmej/wcqfx63bhUxdzu7JP6J8JeZw&#10;O4DrdSHwfPJpcMssVTV5EteS7JDfBbaffqBKOXCIWFSYuzBmyNQfm4vYp6vYeo5Mpsubr82yvr3h&#10;TF5iFYhLoQ8Uv2scWTZabo3LOoCA4yPFTATEJSVfO3ww1pZZWsemxLZZNU2pILRG5WjOo9Dvtzaw&#10;I+R1KF9pK0U+pgU8OFXQBg3q29mOYOybnV637qxGFiBvG4k9qtMuXFRK8yo0z7uVF+KjX6rf/4DN&#10;bwAAAP//AwBQSwMEFAAGAAgAAAAhANGrtcTcAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj8tO&#10;wzAQRfdI/IM1SOyonQAlSuNUgMQHtFSwdeNpHsRjEztNytfjikVZ3pmjO2eK9Wx6dsTBt5YkJAsB&#10;DKmyuqVawu797S4D5oMirXpLKOGEHtbl9VWhcm0n2uBxG2oWS8jnSkITgss591WDRvmFdUhxd7CD&#10;USHGoeZ6UFMsNz1PhVhyo1qKFxrl8LXB6ms7GgnfH6MPovMn100vu8fl54/b2E7K25v5eQUs4Bwu&#10;MJz1ozqU0WlvR9Ke9TE/JGlEJaTZE7AzILL7BNj+b8LLgv9/ofwFAAD//wMAUEsBAi0AFAAGAAgA&#10;AAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwEC&#10;LQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwEC&#10;LQAUAAYACAAAACEAY+qLM7ABAABJAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQ&#10;SwECLQAUAAYACAAAACEA0au1xNwAAAAKAQAADwAAAAAAAAAAAAAAAAAKBAAAZHJzL2Rvd25yZXYu&#10;eG1sUEsFBgAAAAAEAAQA8wAAABMFAAAAAA==&#10;" strokeweight="1.44pt">
                 <w10:wrap type="topAndBottom" anchorx="page"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="009E31D2" w:rsidSect="00B95402">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="52777648" w14:textId="77777777" w:rsidR="00B3384F" w:rsidRDefault="00B3384F" w:rsidP="00203B34">
+    <w:p w14:paraId="4B5B71C9" w14:textId="77777777" w:rsidR="001E7B31" w:rsidRDefault="001E7B31" w:rsidP="00203B34">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7288926D" w14:textId="77777777" w:rsidR="00B3384F" w:rsidRDefault="00B3384F" w:rsidP="00203B34">
+    <w:p w14:paraId="5773935A" w14:textId="77777777" w:rsidR="001E7B31" w:rsidRDefault="001E7B31" w:rsidP="00203B34">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="1087582038"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
@@ -8960,58 +8960,58 @@
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="0827B03A" w14:textId="3522DD95" w:rsidR="00203B34" w:rsidRDefault="00203B34">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="75C3D00B" w14:textId="77777777" w:rsidR="00B3384F" w:rsidRDefault="00B3384F" w:rsidP="00203B34">
+    <w:p w14:paraId="49B2B99C" w14:textId="77777777" w:rsidR="001E7B31" w:rsidRDefault="001E7B31" w:rsidP="00203B34">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="51C9862D" w14:textId="77777777" w:rsidR="00B3384F" w:rsidRDefault="00B3384F" w:rsidP="00203B34">
+    <w:p w14:paraId="2FB97BA9" w14:textId="77777777" w:rsidR="001E7B31" w:rsidRDefault="001E7B31" w:rsidP="00203B34">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="09693AC5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="ABBCDA80"/>
     <w:lvl w:ilvl="0" w:tplc="FE4A0A2E">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="928" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:w w:val="100"/>
         <w:sz w:val="22"/>
@@ -10071,124 +10071,127 @@
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="730082758">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1036732710">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="536044651">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="400643281">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="610166490">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="783039367">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="196"/>
+  <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:ulTrailSpace/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:docVars>
     <w:docVar w:name="__Grammarly_42____i" w:val="H4sIAAAAAAAEAKtWckksSQxILCpxzi/NK1GyMqwFAAEhoTITAAAA"/>
     <w:docVar w:name="__Grammarly_42___1" w:val="H4sIAAAAAAAEAKtWcslP9kxRslIyNDYysTQ1MDM3tTS1NLM0NbNQ0lEKTi0uzszPAykwNKsFAEE8qxQtAAAA"/>
   </w:docVars>
   <w:rsids>
     <w:rsidRoot w:val="009E31D2"/>
     <w:rsid w:val="00001456"/>
     <w:rsid w:val="00010E9A"/>
     <w:rsid w:val="00013C24"/>
     <w:rsid w:val="00017D8E"/>
     <w:rsid w:val="0003433A"/>
     <w:rsid w:val="000467E8"/>
     <w:rsid w:val="0005780C"/>
     <w:rsid w:val="00065851"/>
     <w:rsid w:val="000761FF"/>
     <w:rsid w:val="000935E7"/>
     <w:rsid w:val="00096CB9"/>
+    <w:rsid w:val="000B39EE"/>
     <w:rsid w:val="000C0884"/>
     <w:rsid w:val="00111161"/>
     <w:rsid w:val="00113ADA"/>
     <w:rsid w:val="00122040"/>
     <w:rsid w:val="00127957"/>
     <w:rsid w:val="00136E77"/>
     <w:rsid w:val="00157D01"/>
     <w:rsid w:val="00162CCB"/>
     <w:rsid w:val="00177D15"/>
     <w:rsid w:val="00193129"/>
     <w:rsid w:val="00193FC5"/>
+    <w:rsid w:val="001E7B31"/>
     <w:rsid w:val="001F41EC"/>
     <w:rsid w:val="001F550F"/>
     <w:rsid w:val="00202C5B"/>
     <w:rsid w:val="00203B34"/>
     <w:rsid w:val="00222976"/>
     <w:rsid w:val="002357E1"/>
     <w:rsid w:val="002462CD"/>
     <w:rsid w:val="002853A3"/>
     <w:rsid w:val="002A2E80"/>
     <w:rsid w:val="002B0291"/>
     <w:rsid w:val="002B396B"/>
     <w:rsid w:val="002C5CB2"/>
     <w:rsid w:val="002E22ED"/>
     <w:rsid w:val="002E691A"/>
     <w:rsid w:val="003063E0"/>
     <w:rsid w:val="00310692"/>
     <w:rsid w:val="0033337E"/>
     <w:rsid w:val="003402A5"/>
     <w:rsid w:val="00343E55"/>
     <w:rsid w:val="0034584E"/>
     <w:rsid w:val="00376BA3"/>
     <w:rsid w:val="003B1E58"/>
     <w:rsid w:val="003E42AA"/>
     <w:rsid w:val="0041075F"/>
+    <w:rsid w:val="00434795"/>
     <w:rsid w:val="00443FF3"/>
     <w:rsid w:val="00486304"/>
     <w:rsid w:val="0049748B"/>
     <w:rsid w:val="004A7EFC"/>
     <w:rsid w:val="004C4178"/>
     <w:rsid w:val="004E50A5"/>
     <w:rsid w:val="004E5438"/>
     <w:rsid w:val="004F09B0"/>
     <w:rsid w:val="004F17F6"/>
     <w:rsid w:val="00504BF5"/>
     <w:rsid w:val="00515E1F"/>
     <w:rsid w:val="00532058"/>
     <w:rsid w:val="00536711"/>
     <w:rsid w:val="0055762A"/>
     <w:rsid w:val="00562479"/>
     <w:rsid w:val="005633DF"/>
     <w:rsid w:val="0056489B"/>
     <w:rsid w:val="005666E1"/>
     <w:rsid w:val="005727D6"/>
     <w:rsid w:val="005735E2"/>
     <w:rsid w:val="0059703E"/>
     <w:rsid w:val="005B3349"/>
     <w:rsid w:val="005C6679"/>
     <w:rsid w:val="005D1D54"/>
     <w:rsid w:val="005D38E1"/>
@@ -10999,51 +11002,51 @@
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00D16E13"/>
     <w:pPr>
       <w:widowControl/>
       <w:autoSpaceDE/>
       <w:autoSpaceDN/>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-CA" w:eastAsia="en-CA" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nwmb.com/en/funding/nunavut-wildlife-studies-fund" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image20.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nwmb.com/en/conservation-education/list-all-documents/funding-guides/priorities" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nwmb.com/en/funding/priorities" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nwmb.com/en/funding/priorities" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nwmb.com/en/funding/priorities" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nwmb.com/en/funding/priorities" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nwmb.com/en/funding/nunavut-wildlife-studies-fund" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nwmb.com/en/conservation-education/list-all-documents/funding-guides/priorities" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -11302,50 +11305,56 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100196200BE30A8CC4EB541E2BEAF8D4175" ma:contentTypeVersion="7" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="7e4d964edd121385e48701978b1526e0">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="06d1b277-c066-46d1-a5ff-2bf6e8a9afea" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="87b9cc71e04af96480a49b8ab6e800c1" ns2:_="">
     <xsd:import namespace="06d1b277-c066-46d1-a5ff-2bf6e8a9afea"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="06d1b277-c066-46d1-a5ff-2bf6e8a9afea" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
@@ -11463,142 +11472,136 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
-[...2 lines deleted...]
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C69748AC-190D-4845-9484-183D04042316}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B07E3C7C-CE17-4B8F-8F71-2591C287B3B0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="06d1b277-c066-46d1-a5ff-2bf6e8a9afea"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C69748AC-190D-4845-9484-183D04042316}">
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{26A0668F-E228-40D1-81A9-1BB8491A3D88}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-[...8 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{26A0668F-E228-40D1-81A9-1BB8491A3D88}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DE320E52-54D1-4E20-9D13-1A1F7ADC6923}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>9</Pages>
-  <Words>2457</Words>
-  <Characters>17181</Characters>
+  <Words>2931</Words>
+  <Characters>16707</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>536</Lines>
-  <Paragraphs>208</Paragraphs>
+  <Lines>139</Lines>
+  <Paragraphs>39</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>NWSF Funding Guide (2025)_ENG</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>19430</CharactersWithSpaces>
+  <CharactersWithSpaces>19599</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>NWSF Funding Guide (2025)_ENG</dc:title>
   <dc:creator>KRitchie@nwmb.com</dc:creator>
   <cp:keywords>Nunavut Wildlife Studies Fund, NWSF, funding guide, wildlife research funding</cp:keywords>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2018-04-11T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
     <vt:lpwstr>Microsoft® Word 2016</vt:lpwstr>